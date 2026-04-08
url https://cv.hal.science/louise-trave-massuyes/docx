--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Travé-Massuyès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel Function based Anomaly Detection for Satellite Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vintenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse n°6 - Projet COCOTIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel function for outlier detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.2021-2037. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee: Dynamic clustering for tracking evolving environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.162-186. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability improvement of dynamic clustering through automatic learning of discrete event models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Method for Reachability Analysis of Uncertain Nonlinear Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2341-2356. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2015.2491740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for diagnosability analysis and sensor placement for continuous processes based on evolutionary algorithms and analytical redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (43), pp.2125 - 2146. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12988/ams.2015.52122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Hybrid System Diagnoser Automaton Enhanced by Discernibility Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sarrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5), pp.788-804. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2375158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Algorithm Approach for Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Development and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.3786-3799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CSP versus a zonotope-based method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Interval Methods and Applications, 8 (3-4), pp.407-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of hybrid systems cast in a discrete-event framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.309-338. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-012-0153-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Control and Artificial Intelligence Theories for Diagnosis: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (27), p.1-16. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode set focused hybrid estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Rienmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hofbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.131 - 144. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Theoretic Estimation of Hybrid System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2015280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosability utilizing quasi-static and structural modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (5-6), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis based on component-supported analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (6), pp.1146-1160. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2006.878984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Diagnostic Module for a FCC Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Celse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.661-679. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative and absolute order-of-magnitude models unified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Agell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3-4), pp.323-341. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-005-9002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts Versus Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (5), pp.2163 - 2177. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2004.835010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and alarm interpretation in industrial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a rule-based to a predictive qualitative model-based approach using automated model generation. Application to the monitoring and diagnosis of biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.477-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-turbine condition monitoring using qualitative model-based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (3), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/64.590070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning methods for celss modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (11), pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Shot Learning in Hybrid System Identification: A New Modular Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging hardware and software diagnosis: leveraging fault signature matrix and spectrum-based fault localization similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Wotawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Viena, Austria. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Monitoring and Diagnosis System for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Fürbaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne, Austria. pp.1, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POP23 - Future Trends in Polynomial OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Toulouse, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a prototype from irregularly sampled and distorted data for outlier time series detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 years of the Institute for Software Technology at TU Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Software Technology at TU Graz, Dec 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation tracking with incomplete and distorted data - Application to motion trajectories of industrial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de détection d'anomalies non supervisées appliquées aux flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-diagnosis via Preference Relaxation for State Trackability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES - IDT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-end free single state multi-estimators for DES -the 2-estimator case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Synthesis of Incremental and Correct Estimators for Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence {IJCAI-PRICAI-20}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.1884-1890, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2020/261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems IEA/AIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan. pp.505-517, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnosis reasoning to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single State Trackability of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-Based Fault Estimation in Autonomous Robots: Incompleteness and Meta-Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnostic to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimabilité à état unique des systèmes à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic préférentiel à base de modèles discrets pour des fautes intermittentes et permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 208)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Discrete Model-based Diagnosis for Intermittent and Permanent Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Diagnosability of Hybrid Systems via Abstraction and Discrete Event Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5023-5028, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel algorithm for dynamic clustering: properties and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 15th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. pp.565-570, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2016.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trend-Based Dynamic Classification for on-line Diagnosis of Time-Varying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrea Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing measure uncertainty into fuzzy classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monrousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique V Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear hybrid reachability using set integration and zonotope enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Active Diagnosis of Hybrid Systems Casted in the DES Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.329-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Continuous and Discrete Event System Techniques for Hybrid System Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. p 219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Abstractions for Hierarchical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, United States. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous discrete-event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous and discrete-events systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'06 (17th International workshop on principles of Diagnosis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Burgos, Spain. pp.55--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'évolutif et de l'incertain dans une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serenella Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales du PRC-GDR : Intelligence Artificielle (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche IA du CNRS, Feb 1995, Nancy, France. pp.77--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ORDERS OF MAGNITUDE MODELS AS QUALITATIVE ALGEBRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Piera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Joint Conference on Artificial Intelligence (IJCAI-89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Detroit (MI), United States. pp.1261-1266, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/1623891.1623957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3604 Artificial Intelligence-driven failure prediction on TomoTherapy® systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélian Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieillevigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, VIENNE, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 206, Elsevier, pp.S3428-S3429, 2025, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(25)01827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Fault Diagnosis Techniques Applied to Aircraft Air Data Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles of Diagnosis and Resilient Systems (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl – Leibniz-Zentrum für Informatik, 2024, 978-3-95977-356-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warped Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel-Darboux Kernel for Online Outlier Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering Methods: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Stream Clustering: Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and Its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Artificial Intelligence Theory and Applications. Artificial Intelligence Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.505-517, 2020, 978-3-030-55788-1. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRIDGE: Matching Model Based Diagnosis from FDI and DX perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Escobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Escobet; Anibal Bregon; Belarmino Pulido; Vicenç Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Dynamic Systems. Quantitative and Qualitative Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.153-175, 2019, 978-3-030-17727-0. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17728-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement qualitatif, temps et espace (chapitre 4 du volume 1 : Représentation des connaissances et formalisation des raisonnements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Condotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis, Odile Papini et Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'Intelligence Artificeille - Ses bases méthodologiques ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and diagnosis of fermentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of fault diagnosis for dynamic systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2000, 3-540-19968-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et interprétation d'alarmes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6emes Journées nationales du PRC-GDR Intelligence artificielle, Ed. Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement qualitatif pour les sciences de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications, 505 p., 1997, 9782866016111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Travé-Massuyès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel Function based Anomaly Detection for Satellite Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vintenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse n°6 - Projet COCOTIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost trade-offs in matrix inversion updates for streaming outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.100737. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.array.2026.100737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel function for outlier detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.2021-2037. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee: Dynamic clustering for tracking evolving environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.162-186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability improvement of dynamic clustering through automatic learning of discrete event models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Method for Reachability Analysis of Uncertain Nonlinear Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2341-2356. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2015.2491740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Hybrid System Diagnoser Automaton Enhanced by Discernibility Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sarrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5), pp.788-804. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2375158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for diagnosability analysis and sensor placement for continuous processes based on evolutionary algorithms and analytical redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (43), pp.2125 - 2146. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12988/ams.2015.52122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of hybrid systems cast in a discrete-event framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.309-338. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-012-0153-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CSP versus a zonotope-based method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Interval Methods and Applications, 8 (3-4), pp.407-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Algorithm Approach for Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Development and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.3786-3799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode set focused hybrid estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Rienmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hofbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.131 - 144. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Control and Artificial Intelligence Theories for Diagnosis: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (27), p.1-16. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Theoretic Estimation of Hybrid System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2015280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosability utilizing quasi-static and structural modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (5-6), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis based on component-supported analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (6), pp.1146-1160. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2006.878984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Diagnostic Module for a FCC Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Celse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.661-679. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative and absolute order-of-magnitude models unified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Agell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3-4), pp.323-341. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-005-9002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts Versus Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (5), pp.2163 - 2177. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2004.835010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a rule-based to a predictive qualitative model-based approach using automated model generation. Application to the monitoring and diagnosis of biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.477-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and alarm interpretation in industrial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-turbine condition monitoring using qualitative model-based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (3), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/64.590070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning methods for celss modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (11), pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3604 Artificial Intelligence-driven failure prediction on TomoTherapy® systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélian Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieillevigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, VIENNE, Austria. pp.S3428-S3429, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(25)01827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Shot Learning in Hybrid System Identification: A New Modular Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging hardware and software diagnosis: leveraging fault signature matrix and spectrum-based fault localization similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Wotawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Viena, Austria. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Monitoring and Diagnosis System for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Fürbaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne, Austria. pp.1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a prototype from irregularly sampled and distorted data for outlier time series detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POP23 - Future Trends in Polynomial OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Toulouse, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 years of the Institute for Software Technology at TU Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Software Technology at TU Graz, Dec 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de détection d'anomalies non supervisées appliquées aux flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation tracking with incomplete and distorted data - Application to motion trajectories of industrial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-diagnosis via Preference Relaxation for State Trackability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES - IDT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-end free single state multi-estimators for DES -the 2-estimator case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Synthesis of Incremental and Correct Estimators for Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence {IJCAI-PRICAI-20}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.1884-1890, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2020/261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems IEA/AIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan. pp.505-517, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimabilité à état unique des systèmes à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single State Trackability of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnosis reasoning to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-Based Fault Estimation in Autonomous Robots: Incompleteness and Meta-Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnostic to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Discrete Model-based Diagnosis for Intermittent and Permanent Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic préférentiel à base de modèles discrets pour des fautes intermittentes et permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 208)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Diagnosability of Hybrid Systems via Abstraction and Discrete Event Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5023-5028, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel algorithm for dynamic clustering: properties and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 15th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. pp.565-570, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2016.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trend-Based Dynamic Classification for on-line Diagnosis of Time-Varying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrea Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing measure uncertainty into fuzzy classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monrousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique V Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear hybrid reachability using set integration and zonotope enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Active Diagnosis of Hybrid Systems Casted in the DES Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.329-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Continuous and Discrete Event System Techniques for Hybrid System Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. p 219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Abstractions for Hierarchical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, United States. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous discrete-event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous and discrete-events systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'06 (17th International workshop on principles of Diagnosis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Burgos, Spain. pp.55--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'évolutif et de l'incertain dans une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serenella Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales du PRC-GDR : Intelligence Artificielle (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche IA du CNRS, Feb 1995, Nancy, France. pp.77--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ORDERS OF MAGNITUDE MODELS AS QUALITATIVE ALGEBRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Piera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Joint Conference on Artificial Intelligence (IJCAI-89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Detroit (MI), United States. pp.1261-1266, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/1623891.1623957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warped Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel-Darboux Kernel for Online Outlier Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Stream Clustering: Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering Methods: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Fault Diagnosis Techniques Applied to Aircraft Air Data Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles of Diagnosis and Resilient Systems (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl – Leibniz-Zentrum für Informatik, 2024, 978-3-95977-356-0. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and Its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Artificial Intelligence Theory and Applications. Artificial Intelligence Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.505-517, 2020, 978-3-030-55788-1. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRIDGE: Matching Model Based Diagnosis from FDI and DX perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Escobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Escobet; Anibal Bregon; Belarmino Pulido; Vicenç Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Dynamic Systems. Quantitative and Qualitative Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.153-175, 2019, 978-3-030-17727-0. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17728-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement qualitatif, temps et espace (chapitre 4 du volume 1 : Représentation des connaissances et formalisation des raisonnements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Condotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis, Odile Papini et Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'Intelligence Artificeille - Ses bases méthodologiques ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and diagnosis of fermentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of fault diagnosis for dynamic systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2000, 3-540-19968-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et interprétation d'alarmes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6emes Journées nationales du PRC-GDR Intelligence artificielle, Ed. Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement qualitatif pour les sciences de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications, 505 p., 1997, 9782866016111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vintenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03798439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ducharlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00581-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02135580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Barbosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Grisales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.214" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2491740" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Leal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Camargo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addison R&#237;os" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2015.52122" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vento" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2375158" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Leal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ma&#239;ga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bayoudh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-012-0153-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.09.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Rienm&#252;ller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofbaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benazera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2015280" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Escobet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olive" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2006.878984" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017230v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Celse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Prats" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica S&#225;nchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Agell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-005-9002-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2G4CB71-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bousson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaib Dahhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.590070" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716066v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer-Wagner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo F&#252;rba&#223;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Bortoli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoquelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_44" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089427v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/261" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_44" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388182v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388187v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928837v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004402v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.911" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004417v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2016.0099" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205313v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrea Barbosa Roa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales Palacio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274212v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monrousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique V Le Lann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862491" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463798v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463797v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050876v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Cerrito" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325964v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Piera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1623891.1623957" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209100v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Poujade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pirard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieillevigne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01827-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04849194v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549643v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562614v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03093657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089393v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Escobet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17728-7_7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300354v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842184v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326080v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vintenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03798439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2026.100737" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ducharlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00581-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02135580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Barbosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Grisales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2491740" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vento" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2375158" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701569v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Leal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Camargo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addison R&#237;os" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2015.52122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bayoudh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-012-0153-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ma&#239;ga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Leal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Rienm&#252;ller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofbaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benazera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2015280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Escobet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.06.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olive" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2006.878984" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Celse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Prats" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica S&#225;nchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Agell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-005-9002-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2G4CB71-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bousson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaib Dahhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.590070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Poujade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieillevigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01827-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer-Wagner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo F&#252;rba&#223;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Bortoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoquelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795340v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765550v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462351v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_44" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/261" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089411v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_44" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302952v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383526v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928837v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004402v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.911" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004417v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2016.0099" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrea Barbosa Roa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales Palacio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monrousseau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique V Le Lann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061885v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862491" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881237v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527855v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530951v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050876v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Cerrito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325964v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Piera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1623891.1623957" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549643v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562614v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315834v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315833v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04849194v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03093657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089393v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Escobet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17728-7_7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300354v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842184v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326080v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>