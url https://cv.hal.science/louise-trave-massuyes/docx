--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Travé-Massuyès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel Function based Anomaly Detection for Satellite Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vintenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse n°6 - Projet COCOTIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost trade-offs in matrix inversion updates for streaming outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.100737. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.array.2026.100737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel function for outlier detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.2021-2037. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee: Dynamic clustering for tracking evolving environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.162-186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability improvement of dynamic clustering through automatic learning of discrete event models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Method for Reachability Analysis of Uncertain Nonlinear Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2341-2356. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2015.2491740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Hybrid System Diagnoser Automaton Enhanced by Discernibility Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sarrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5), pp.788-804. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2375158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for diagnosability analysis and sensor placement for continuous processes based on evolutionary algorithms and analytical redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (43), pp.2125 - 2146. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12988/ams.2015.52122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of hybrid systems cast in a discrete-event framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.309-338. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-012-0153-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CSP versus a zonotope-based method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Interval Methods and Applications, 8 (3-4), pp.407-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Algorithm Approach for Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Development and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.3786-3799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode set focused hybrid estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Rienmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hofbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.131 - 144. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Control and Artificial Intelligence Theories for Diagnosis: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (27), p.1-16. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Theoretic Estimation of Hybrid System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2015280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosability utilizing quasi-static and structural modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (5-6), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis based on component-supported analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (6), pp.1146-1160. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2006.878984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Diagnostic Module for a FCC Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Celse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.661-679. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative and absolute order-of-magnitude models unified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Agell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3-4), pp.323-341. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-005-9002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts Versus Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (5), pp.2163 - 2177. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2004.835010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a rule-based to a predictive qualitative model-based approach using automated model generation. Application to the monitoring and diagnosis of biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.477-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and alarm interpretation in industrial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-turbine condition monitoring using qualitative model-based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (3), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/64.590070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning methods for celss modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (11), pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3604 Artificial Intelligence-driven failure prediction on TomoTherapy® systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélian Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieillevigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, VIENNE, Austria. pp.S3428-S3429, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(25)01827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Shot Learning in Hybrid System Identification: A New Modular Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging hardware and software diagnosis: leveraging fault signature matrix and spectrum-based fault localization similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Wotawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Viena, Austria. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Monitoring and Diagnosis System for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Fürbaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne, Austria. pp.1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a prototype from irregularly sampled and distorted data for outlier time series detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POP23 - Future Trends in Polynomial OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Toulouse, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 years of the Institute for Software Technology at TU Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Software Technology at TU Graz, Dec 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de détection d'anomalies non supervisées appliquées aux flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation tracking with incomplete and distorted data - Application to motion trajectories of industrial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-diagnosis via Preference Relaxation for State Trackability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES - IDT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-end free single state multi-estimators for DES -the 2-estimator case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Synthesis of Incremental and Correct Estimators for Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence {IJCAI-PRICAI-20}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.1884-1890, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2020/261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems IEA/AIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan. pp.505-517, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimabilité à état unique des systèmes à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single State Trackability of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnosis reasoning to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-Based Fault Estimation in Autonomous Robots: Incompleteness and Meta-Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnostic to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Discrete Model-based Diagnosis for Intermittent and Permanent Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic préférentiel à base de modèles discrets pour des fautes intermittentes et permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 208)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Diagnosability of Hybrid Systems via Abstraction and Discrete Event Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5023-5028, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel algorithm for dynamic clustering: properties and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 15th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. pp.565-570, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2016.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trend-Based Dynamic Classification for on-line Diagnosis of Time-Varying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrea Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing measure uncertainty into fuzzy classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monrousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique V Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear hybrid reachability using set integration and zonotope enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Active Diagnosis of Hybrid Systems Casted in the DES Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.329-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Continuous and Discrete Event System Techniques for Hybrid System Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. p 219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Abstractions for Hierarchical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, United States. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous discrete-event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous and discrete-events systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'06 (17th International workshop on principles of Diagnosis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Burgos, Spain. pp.55--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'évolutif et de l'incertain dans une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serenella Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales du PRC-GDR : Intelligence Artificielle (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche IA du CNRS, Feb 1995, Nancy, France. pp.77--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ORDERS OF MAGNITUDE MODELS AS QUALITATIVE ALGEBRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Piera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Joint Conference on Artificial Intelligence (IJCAI-89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Detroit (MI), United States. pp.1261-1266, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/1623891.1623957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warped Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel-Darboux Kernel for Online Outlier Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Stream Clustering: Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering Methods: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Fault Diagnosis Techniques Applied to Aircraft Air Data Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles of Diagnosis and Resilient Systems (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl – Leibniz-Zentrum für Informatik, 2024, 978-3-95977-356-0. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and Its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Artificial Intelligence Theory and Applications. Artificial Intelligence Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.505-517, 2020, 978-3-030-55788-1. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRIDGE: Matching Model Based Diagnosis from FDI and DX perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Escobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Escobet; Anibal Bregon; Belarmino Pulido; Vicenç Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Dynamic Systems. Quantitative and Qualitative Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.153-175, 2019, 978-3-030-17727-0. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17728-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement qualitatif, temps et espace (chapitre 4 du volume 1 : Représentation des connaissances et formalisation des raisonnements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Condotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis, Odile Papini et Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'Intelligence Artificeille - Ses bases méthodologiques ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and diagnosis of fermentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of fault diagnosis for dynamic systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2000, 3-540-19968-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et interprétation d'alarmes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6emes Journées nationales du PRC-GDR Intelligence artificielle, Ed. Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement qualitatif pour les sciences de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications, 505 p., 1997, 9782866016111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louise Travé-Massuyès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel Function based Anomaly Detection for Satellite Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vintenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse n°6 - Projet COCOTIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost trade-offs in matrix inversion updates for streaming outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.100737. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.array.2026.100737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel function for outlier detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.2021-2037. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee: Dynamic clustering for tracking evolving environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.162-186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability improvement of dynamic clustering through automatic learning of discrete event models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Method for Reachability Analysis of Uncertain Nonlinear Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2341-2356. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2015.2491740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Hybrid System Diagnoser Automaton Enhanced by Discernibility Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sarrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5), pp.788-804. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2375158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for diagnosability analysis and sensor placement for continuous processes based on evolutionary algorithms and analytical redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (43), pp.2125 - 2146. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12988/ams.2015.52122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of hybrid systems cast in a discrete-event framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.309-338. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-012-0153-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CSP versus a zonotope-based method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Interval Methods and Applications, 8 (3-4), pp.407-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Algorithm Approach for Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addison Ríos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Development and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.3786-3799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode set focused hybrid estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Rienmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hofbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.131 - 144. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Control and Artificial Intelligence Theories for Diagnosis: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (27), p.1-16. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Theoretic Estimation of Hybrid System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2015280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosability utilizing quasi-static and structural modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (5-6), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis based on component-supported analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Escobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (6), pp.1146-1160. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2006.878984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Diagnostic Module for a FCC Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Celse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.661-679. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative and absolute order-of-magnitude models unified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Agell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3-4), pp.323-341. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-005-9002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts Versus Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (5), pp.2163 - 2177. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2004.835010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a rule-based to a predictive qualitative model-based approach using automated model generation. Application to the monitoring and diagnosis of biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.477-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and alarm interpretation in industrial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-turbine condition monitoring using qualitative model-based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (3), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/64.590070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning methods for celss modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (11), pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3604 Artificial Intelligence-driven failure prediction on TomoTherapy® systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélian Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieillevigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, VIENNE, Austria. pp.S3428-S3429, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(25)01827-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Shot Learning in Hybrid System Identification: A New Modular Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging hardware and software diagnosis: leveraging fault signature matrix and spectrum-based fault localization similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Wotawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Viena, Austria. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Monitoring and Diagnosis System for Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Fürbaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne, Austria. pp.1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a prototype from irregularly sampled and distorted data for outlier time series detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POP23 - Future Trends in Polynomial OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Toulouse, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 years of the Institute for Software Technology at TU Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Software Technology at TU Graz, Dec 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de détection d'anomalies non supervisées appliquées aux flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation tracking with incomplete and distorted data - Application to motion trajectories of industrial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-diagnosis via Preference Relaxation for State Trackability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES - IDT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-end free single state multi-estimators for DES -the 2-estimator case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems IEA/AIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan. pp.505-517, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Synthesis of Incremental and Correct Estimators for Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence {IJCAI-PRICAI-20}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.1884-1890, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2020/261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimabilité à état unique des systèmes à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single State Trackability of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnosis reasoning to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diagnostic to the general demand for AI in the industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-Based Fault Estimation in Autonomous Robots: Incompleteness and Meta-Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Discrete Model-based Diagnosis for Intermittent and Permanent Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic préférentiel à base de modèles discrets pour des fautes intermittentes et permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 208)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Diagnosability of Hybrid Systems via Abstraction and Discrete Event Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5023-5028, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel algorithm for dynamic clustering: properties and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 15th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. pp.565-570, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2016.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trend-Based Dynamic Classification for on-line Diagnosis of Time-Varying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrea Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing measure uncertainty into fuzzy classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monrousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique V Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear hybrid reachability using set integration and zonotope enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method for solving guard set intersection in nonlinear hybrid reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Active Diagnosis of Hybrid Systems Casted in the DES Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.329-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Continuous and Discrete Event System Techniques for Hybrid System Diagnosability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. p 219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Abstractions for Hierarchical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, United States. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous discrete-event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing diagnosability in continuous and discrete-events systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'06 (17th International workshop on principles of Diagnosis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Burgos, Spain. pp.55--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'évolutif et de l'incertain dans une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serenella Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales du PRC-GDR : Intelligence Artificielle (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche IA du CNRS, Feb 1995, Nancy, France. pp.77--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ORDERS OF MAGNITUDE MODELS AS QUALITATIVE ALGEBRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Piera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Joint Conference on Artificial Intelligence (IJCAI-89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Detroit (MI), United States. pp.1261-1266, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/1623891.1623957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warped Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lacoquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel-Darboux Kernel for Online Outlier Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Stream Clustering: Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering Methods: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Grisales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Fault Diagnosis Techniques Applied to Aircraft Air Data Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles of Diagnosis and Resilient Systems (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl – Leibniz-Zentrum für Informatik, 2024, 978-3-95977-356-0. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-phase Iterative Approach for Anomaly Detection and Its Agnostic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Artificial Intelligence Theory and Applications. Artificial Intelligence Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.505-517, 2020, 978-3-030-55788-1. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRIDGE: Matching Model Based Diagnosis from FDI and DX perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Escobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Escobet; Anibal Bregon; Belarmino Pulido; Vicenç Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Dynamic Systems. Quantitative and Qualitative Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.153-175, 2019, 978-3-030-17727-0. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17728-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement qualitatif, temps et espace (chapitre 4 du volume 1 : Représentation des connaissances et formalisation des raisonnements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Condotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis, Odile Papini et Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'Intelligence Artificeille - Ses bases méthodologiques ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and diagnosis of fermentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutaib Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of fault diagnosis for dynamic systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2000, 3-540-19968-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et interprétation d'alarmes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6emes Journées nationales du PRC-GDR Intelligence artificielle, Ed. Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement qualitatif pour les sciences de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications, 505 p., 1997, 9782866016111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vintenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03798439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2026.100737" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ducharlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00581-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02135580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Barbosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Grisales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2491740" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vento" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2375158" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701569v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Leal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Camargo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addison R&#237;os" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2015.52122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bayoudh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-012-0153-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ma&#239;ga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Leal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Rienm&#252;ller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofbaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benazera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2015280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Escobet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.06.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olive" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2006.878984" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Celse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Prats" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica S&#225;nchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Agell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-005-9002-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2G4CB71-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bousson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaib Dahhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.590070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Poujade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieillevigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01827-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer-Wagner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo F&#252;rba&#223;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Bortoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoquelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795340v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765550v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462351v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_44" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/261" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089411v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_44" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302952v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383526v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928837v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004402v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.911" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004417v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2016.0099" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrea Barbosa Roa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales Palacio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monrousseau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique V Le Lann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061885v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862491" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881237v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527855v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530951v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050876v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Cerrito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325964v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Piera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1623891.1623957" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549643v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562614v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315834v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315833v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04849194v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03093657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089393v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Escobet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17728-7_7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300354v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842184v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326080v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vintenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03798439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2026.100737" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ducharlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00581-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02135580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Barbosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Grisales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2491740" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vento" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2375158" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701569v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Leal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Camargo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addison R&#237;os" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2015.52122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bayoudh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-012-0153-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ma&#239;ga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Leal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Rienm&#252;ller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofbaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benazera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2015280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Escobet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.06.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olive" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2006.878984" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Celse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Prats" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica S&#225;nchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Agell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-005-9002-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2G4CB71-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bousson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaib Dahhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.590070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Poujade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieillevigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01827-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer-Wagner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo F&#252;rba&#223;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Bortoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoquelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795340v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765550v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462351v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_44" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089411v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_44" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/261" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302952v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02388187v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383526v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928837v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004402v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.911" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004417v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2016.0099" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrea Barbosa Roa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Grisales Palacio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monrousseau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique V Le Lann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061885v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862491" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881237v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527855v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530951v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050876v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Cerrito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325964v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Piera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1623891.1623957" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549643v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Enaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562614v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315834v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315833v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04849194v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03093657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089393v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Escobet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17728-7_7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300354v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842184v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326080v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>