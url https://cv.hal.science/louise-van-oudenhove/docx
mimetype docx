--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -521,51 +521,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
@@ -585,112 +585,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884650v2</w:t>
+                <w:t xml:space="preserve">hal-03884638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
@@ -710,88 +710,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fellous</w:t>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884638v1</w:t>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up and to the light: intra- and interspecific variability of photo- and geo-tactic oviposition preferences in genus Trichogramma</w:t>
               </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3371,277 +3371,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Ringed micro-habitats as supplementations for predatory mites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Browet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ottenwaelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">IOBC-WPRS WGs 2023 - Integrated control in protected crops, temperate and mediterranean climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144121v1</w:t>
+                <w:t xml:space="preserve">hal-04166972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ringed micro-habitats as supplementations for predatory mites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydia Ottenwaelder</w:t>
+                <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC-WPRS WGs 2023 - Integrated control in protected crops, temperate and mediterranean climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166972v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrichTrack: Multi-Object Tracking of Small-Scale Trichogramma Wasps</w:t>
               </w:r>
@@ -3751,217 +3751,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des réponses des parasitoïdes aux défenses induites des plantes</w:t>
+                <w:t xml:space="preserve">Parasitoid response to herbivore induced plant volatiles: a meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL. Earth and Life Institute., 2014, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">British Ecological Society - Société Française d'Ecologie Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101292v1</w:t>
+                <w:t xml:space="preserve">hal-01092237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoid response to herbivore induced plant volatiles: a meta-analysis.</w:t>
+                <w:t xml:space="preserve">Caractérisation des réponses des parasitoïdes aux défenses induites des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society - Société Française d'Ecologie Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL. Earth and Life Institute., 2014, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092237v1</w:t>
+                <w:t xml:space="preserve">hal-01101292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4710,51 +4710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A73D43F"/>
+    <w:nsid w:val="1EAE3CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4941,51 +4941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-van-oudenhove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5251-7464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533995v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2021.104604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209596" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove de Saint G&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Parolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2015.1042414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1520.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nardini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Browet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ottenwaelder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Pani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F Bremond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-van-oudenhove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5251-7464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533995v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2021.104604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209596" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove de Saint G&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Parolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2015.1042414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1520.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nardini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Browet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ottenwaelder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Pani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F Bremond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101292v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>