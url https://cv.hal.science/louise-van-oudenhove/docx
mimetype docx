--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -521,51 +521,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
@@ -585,112 +585,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fellous</w:t>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884638v1</w:t>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
@@ -710,88 +710,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884650v2</w:t>
+                <w:t xml:space="preserve">hal-03884638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up and to the light: intra- and interspecific variability of photo- and geo-tactic oviposition preferences in genus Trichogramma</w:t>
               </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2262,674 +2262,674 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
+                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108421v1</w:t>
+                <w:t xml:space="preserve">hal-05108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
+                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Courtois</w:t>
+                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108413v1</w:t>
+                <w:t xml:space="preserve">hal-05108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Belkhayate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788971v1</w:t>
+                <w:t xml:space="preserve">hal-04808537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sterility on the rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Belkhayate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664229v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévan Rastello</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808537v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'impact du ré-accouplement et des biais d'utilisation du sperme chez Drosophila suzukii: élaboration d'un modèle individu-centré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,77 +3006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-mating consequences on the efficiency of the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Belkhayate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3256,51 +3256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sex- and stage-structured population dynamics model for pest control using the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,64 +3502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society - Société Française d'Ecologie Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL. Earth and Life Institute., 2014, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,64 +3979,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile Insect Technique for crop protection: accounting for residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,64 +4104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique for crop protection: accounting for residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,64 +4229,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique against the medfly: modelling, calibration and effect of residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,51 +4710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EAE3CED"/>
+    <w:nsid w:val="281504A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4941,51 +4941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-van-oudenhove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5251-7464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533995v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2021.104604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209596" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove de Saint G&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Parolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2015.1042414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1520.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nardini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Browet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ottenwaelder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Pani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F Bremond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101292v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louise-van-oudenhove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5251-7464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533995v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Groussier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2021.104604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209596" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove de Saint G&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Parolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2015.1042414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1520.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auguste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Decoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laffargue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blackwood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nardini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Browet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ottenwaelder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Pani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F Bremond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101292v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>