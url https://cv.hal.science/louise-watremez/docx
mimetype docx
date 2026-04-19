--- v0 (2026-03-22)
+++ v1 (2026-04-19)
@@ -1039,589 +1039,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term and long‐distance deformation in submarine volcanoclastic sediments: Coupling of hydrogeology and debris avalanche emplacement off W Martinique Island</w:t>
+                <w:t xml:space="preserve">Seismic Velocity Structure Along and Across the Ultraslow‐Spreading Southwest Indian Ridge at 64°30′E Showcases Flipping Detachment Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Llopart</w:t>
+                <w:t xml:space="preserve">A. Corbalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+                <w:t xml:space="preserve">M. Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Friant</w:t>
+                <w:t xml:space="preserve">K. Louden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Urgeles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442120v1</w:t>
+                <w:t xml:space="preserve">hal-03359315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Velocity Structure Along and Across the Ultraslow‐Spreading Southwest Indian Ridge at 64°30′E Showcases Flipping Detachment Faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term and long‐distance deformation in submarine volcanoclastic sediments: Coupling of hydrogeology and debris avalanche emplacement off W Martinique Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nedimović</w:t>
+                <w:t xml:space="preserve">Jaume Llopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Louden</w:t>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannat</w:t>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Grevemeyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Urgeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (10), </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.2179-2201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB022177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.12553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359315v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Limpopo Magma-Rich Transform Margin, South Mozambique: 1. Insights From Deep-Structure Seismic Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal structure of the East African Limpopo margin, a strike-slip rifted corridor along the continental Mozambique Coastal Plain and North Natal Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnürle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021TC006915⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1865-1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1865-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03594270v1</w:t>
+                <w:t xml:space="preserve">insu-03664863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of the East African Limpopo margin, a strike-slip rifted corridor along the continental Mozambique Coastal Plain and North Natal Valley</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schnürle</w:t>
+                <w:t xml:space="preserve">The Limpopo Magma-Rich Transform Margin, South Mozambique: 1. Insights From Deep-Structure Seismic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Leprêtre</w:t>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Verrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Watremez</w:t>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1865-1897. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-1865-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664863v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Limpopo magma‐rich transform margin, South Mozambique – part 2: Implications for the Gondwana breakup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1839,455 +1839,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828278v1</w:t>
+                <w:t xml:space="preserve">hal-02323760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Continental Hyperextension to Seafloor Spreading: New Insights on the Porcupine Basin From Wide‐Angle Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minshull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.8312-8330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323760v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Continental Hyperextension to Seafloor Spreading: New Insights on the Porcupine Basin From Wide‐Angle Seismic Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Minshull</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Edwards</w:t>
+                <w:t xml:space="preserve">Dave A. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (10), pp.8312-8330. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JB016375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397389v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic link between transform and hyper-extended margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave A. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Huille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,51 +2914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Unternehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3462,51 +3462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Robinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Minshull" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llopart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Urgeles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbal&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grevemeyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1865-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minshull" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01828219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeabino Momoh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014754" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O 'Reilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/PGC8.26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Funck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya A. Dehler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Louden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011739" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Robinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Minshull" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbal&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grevemeyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022177" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llopart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Urgeles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12553" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1865-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minshull" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01828219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeabino Momoh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014754" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O 'Reilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/PGC8.26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Funck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya A. Dehler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Louden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011739" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>