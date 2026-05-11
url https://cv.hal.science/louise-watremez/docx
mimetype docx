--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -1839,455 +1839,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave A. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323760v1</w:t>
+                <w:t xml:space="preserve">hal-01828278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Continental Hyperextension to Seafloor Spreading: New Insights on the Porcupine Basin From Wide‐Angle Seismic Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB016375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397389v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Continental Hyperextension to Seafloor Spreading: New Insights on the Porcupine Basin From Wide‐Angle Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+                <w:t xml:space="preserve">T. Minshull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave A. May</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Watremez</w:t>
+                <w:t xml:space="preserve">R. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.8312-8330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828278v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic link between transform and hyper-extended margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave A. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Huille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Robinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Minshull" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbal&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grevemeyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022177" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llopart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Urgeles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12553" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1865-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minshull" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01828219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeabino Momoh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014754" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O 'Reilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/PGC8.26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Funck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya A. Dehler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Louden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011739" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Robinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Minshull" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbal&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grevemeyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022177" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llopart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Urgeles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12553" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1865-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minshull" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01828219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeabino Momoh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014754" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O 'Reilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/PGC8.26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Funck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya A. Dehler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Louden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011739" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>