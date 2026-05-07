--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loup-Marie Calosci </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Contractuel CDI  à l'ENSA Paris BellevilleEnseignant contractuel à l'École Spéciale d'Architecture Enseignant à l'École Spéciale des travaux publics (ESTP Troyes)Enseignant vacataire à l'ENSP Versailles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loup-marie-calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4014-3383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Aménagement, Géographe, Architecte D.E.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateur de l’association d’Histoire de l’Architecture (AHA)Guide conférencier pour la Cité Internationale Universitaire de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le sujet de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir la ville nouvelle aux États-Unis (1960 - 1980). Une enquête sur les circulations internationales des modèles urbains, architecturaux et paysagers : L’exemple de Columbia et Reston.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">À l’École Nationale Supérieure d’Architecture de Paris La Villette & Panthéon Sorbonne Paris 1. Sous la direction de Karen Bowie (ENSAPLV-AHTTEP) et de Isabelle Gournay (University of Maryland, USA).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Salmane, le prince des villes nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Namias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération Breakthrough 1969-1972. Une innovation majeure dans le secteur immobilier et institutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Architectures en série et patrimoine, 20, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un corpus de sources bâti et sa méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH - 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux sous l’architecture : une exploration textométrique du cas de l’aluminium dans la revue Architectural Records (1891-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architectural Forum : regards Nord-Américains sur l’Architecture et l’Urbanisme en France (1950- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue : outil de formulation et de transfert des théories architecturales et urbaines (années 1950-1980)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicole Cappellari; Julien Correia, Mar 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire ANR ARCHIPAL. L’aluminium dans l’architecture et la ville XIXe-XXIe siècles, un patrimoine en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Bowie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hachez-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ANR ARCHIPAL. L’aluminium dans l’architecture et la ville XIXe-XXIe siècles, un patrimoine en perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Hachez-Leroy; Karen Bowie; Loup Calosci, Mar 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville nouvelle américaine dans la seconde moitié du XXe siècle. Une histoire croisée entre l’Europe et les États-Unis : les cas de Columbia (Md) et de Reston (Va)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFHU - 2e JOURNEE DES JEUNES CHERCHEURS SANTE EN VILLE LE CORPS DANS L’ESPACE ET LE TEMPS URBAINS URBANISME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Mathé; Élodie Vigouroux, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire ANR. L’aluminium dans l’architecture et la ville XIXe — XXIe siècles, un patrimoine en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Bowie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hachez-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aluminium dans l’architecture et la ville XIXe — XXIe siècles, un patrimoine en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karen Bowie; Loup Calosci; Florence Hachez-Leroy, Oct 2020, Paris ENSA Paris Belleville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villes nouvelles aux États-Unis et en Europe : Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBANISME TRANSATLANTIQUE LE VISAGE DES VILLES D‘APRÈS-GUERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir la ville nouvelle aux États-Unis (1960 - 2000). Une enquête sur les circulations de modèles urbains, architecturaux et paysagers : L’exemple de Columbia et Reston.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres annuelles du réseau Études Urbaines Nord-Américaines (EUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Lamotte; Sonia Lehman-Frisch; Pascale Nédélec; Charlotte Recoquillon; Matthieu Schorung, Jun 2018, Université Paris Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congress for the New Urbanism 1993 : de quoi le courant du New Urbanism est-il le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des colloques internationaux dans l’émergence des grandes thématiques de l’aménagement urbain au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Feriel; Caroline Maniaque, Jan 2017, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columbia and Reston: Two new cities, two innovative projects, two aims, a common vision of society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IPHS Conference, Delft 2016 HISTORY - URBANISM - RESILIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de Cergy-Pontoise au regard de la production des villes nouvelles britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portnoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Regards croisés sur les métropoles (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts culturels, urbains et architecturaux en ville nouvelle : Le rapport d’étude de l’agence Shankland & Cox sur Cergy-Pontoise (1967).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portnoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris Regards croisés sur les métropoles des années 1970 à l’an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Bellanger; Frédéric Bertrand; Florence Bourillon; Laurent Coudroy de Lille; Corinne Jaquand; André Lortie; Nathalie Roseau; Loïc Vadelorge, Dec 2016, École Nationale Superieure d'architecture de Paris Belleville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles infrastructures de transport et commerciales à Bangkok : Les défis de la ville hors-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées de la ville en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adèle Esposito; Sabine Guth; Bernadette Laurencin, May 2014, École Nationale Superieure d'Architecture de Paris Belleville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architectural, Urban, and Landscape Influence of Tapiola and its Designer Heikki von Hertzen on American New Towns: The Cases of Columbia (Md) and Reston (Va).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 Th International Planning History Society Proceedings - IPHS BIENNIAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Morley; Hendrik Tieben, Jul 2024, Hong-Kong (Hong-Kong), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawa Tengah Combo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrain de Jeux, pp.84, 2020, 978-2-9574189-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l'industrie « par la bande» grâce à la presse professionnelle. Lexemple de l'aluminium dans l'architecture (1891-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Al Dahdah; Mathieu Baudrin; Laurène Le Cozanet; Clément Marquet; Benjamin Raimbault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)faire l’industrie. Enquêter sur les formes contemporaines de l’industrialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38542-654-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle esthétique urbaine pour le Grand Paris ? - Temps de discussion 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vadelorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25580/igp.2020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loup-Marie Calosci </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Contractuel CDI  à l'ENSA Paris BellevilleEnseignant contractuel à l'École Spéciale d'Architecture Enseignant à l'École Spéciale des travaux publics (ESTP Troyes)Enseignant vacataire à l'ENSP Versailles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loup-marie-calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4014-3383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Aménagement, Géographe, Architecte D.E.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateur de l’association d’Histoire de l’Architecture (AHA)Guide conférencier pour la Cité Internationale Universitaire de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le sujet de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir la ville nouvelle aux États-Unis (1960 - 1980). Une enquête sur les circulations internationales des modèles urbains, architecturaux et paysagers : L’exemple de Columbia et Reston.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">À l’École Nationale Supérieure d’Architecture de Paris La Villette & Panthéon Sorbonne Paris 1. Sous la direction de Karen Bowie (ENSAPLV-AHTTEP) et de Isabelle Gournay (University of Maryland, USA).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Salmane, le prince des villes nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Namias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération Breakthrough 1969-1972. Une innovation majeure dans le secteur immobilier et institutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Architectures en série et patrimoine, 20, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux sous l’architecture : une exploration textométrique du cas de l’aluminium dans la revue Architectural Records (1891-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un corpus de sources bâti et sa méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH - 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architectural Forum : regards Nord-Américains sur l’Architecture et l’Urbanisme en France (1950- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue : outil de formulation et de transfert des théories architecturales et urbaines (années 1950-1980)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicole Cappellari; Julien Correia, Mar 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire ANR ARCHIPAL. L’aluminium dans l’architecture et la ville XIXe-XXIe siècles, un patrimoine en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Bowie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hachez-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ANR ARCHIPAL. L’aluminium dans l’architecture et la ville XIXe-XXIe siècles, un patrimoine en perspective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Hachez-Leroy; Karen Bowie; Loup Calosci, Mar 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville nouvelle américaine dans la seconde moitié du XXe siècle. Une histoire croisée entre l’Europe et les États-Unis : les cas de Columbia (Md) et de Reston (Va)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFHU - 2e JOURNEE DES JEUNES CHERCHEURS SANTE EN VILLE LE CORPS DANS L’ESPACE ET LE TEMPS URBAINS URBANISME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Mathé; Élodie Vigouroux, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire ANR. L’aluminium dans l’architecture et la ville XIXe — XXIe siècles, un patrimoine en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Bowie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hachez-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aluminium dans l’architecture et la ville XIXe — XXIe siècles, un patrimoine en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karen Bowie; Loup Calosci; Florence Hachez-Leroy, Oct 2020, Paris ENSA Paris Belleville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir la ville nouvelle aux États-Unis (1960 - 2000). Une enquête sur les circulations de modèles urbains, architecturaux et paysagers : L’exemple de Columbia et Reston.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres annuelles du réseau Études Urbaines Nord-Américaines (EUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Lamotte; Sonia Lehman-Frisch; Pascale Nédélec; Charlotte Recoquillon; Matthieu Schorung, Jun 2018, Université Paris Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villes nouvelles aux États-Unis et en Europe : Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBANISME TRANSATLANTIQUE LE VISAGE DES VILLES D‘APRÈS-GUERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congress for the New Urbanism 1993 : de quoi le courant du New Urbanism est-il le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des colloques internationaux dans l’émergence des grandes thématiques de l’aménagement urbain au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Feriel; Caroline Maniaque, Jan 2017, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts culturels, urbains et architecturaux en ville nouvelle : Le rapport d’étude de l’agence Shankland & Cox sur Cergy-Pontoise (1967).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portnoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris Regards croisés sur les métropoles des années 1970 à l’an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Bellanger; Frédéric Bertrand; Florence Bourillon; Laurent Coudroy de Lille; Corinne Jaquand; André Lortie; Nathalie Roseau; Loïc Vadelorge, Dec 2016, École Nationale Superieure d'architecture de Paris Belleville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columbia and Reston: Two new cities, two innovative projects, two aims, a common vision of society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IPHS Conference, Delft 2016 HISTORY - URBANISM - RESILIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de Cergy-Pontoise au regard de la production des villes nouvelles britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portnoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Regards croisés sur les métropoles (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles infrastructures de transport et commerciales à Bangkok : Les défis de la ville hors-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées de la ville en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adèle Esposito; Sabine Guth; Bernadette Laurencin, May 2014, École Nationale Superieure d'Architecture de Paris Belleville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architectural, Urban, and Landscape Influence of Tapiola and its Designer Heikki von Hertzen on American New Towns: The Cases of Columbia (Md) and Reston (Va).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 Th International Planning History Society Proceedings - IPHS BIENNIAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Morley; Hendrik Tieben, Jul 2024, Hong-Kong (Hong-Kong), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawa Tengah Combo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrain de Jeux, pp.84, 2020, 978-2-9574189-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l'industrie « par la bande» grâce à la presse professionnelle. Lexemple de l'aluminium dans l'architecture (1891-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup-Marie Calosci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Al Dahdah; Mathieu Baudrin; Laurène Le Cozanet; Clément Marquet; Benjamin Raimbault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)faire l’industrie. Enquêter sur les formes contemporaines de l’industrialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38542-654-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle esthétique urbaine pour le Grand Paris ? - Temps de discussion 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vadelorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25580/igp.2020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="582DC74E"/>
+    <w:nsid w:val="73865DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loup-marie-calosci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4014-3383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup-Marie Calosci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bowie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hachez-Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portno&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Calosci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bocquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/defaire-lindustrie/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Auduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loup-marie-calosci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4014-3383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup-Marie Calosci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bowie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hachez-Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portno&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Calosci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bocquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/defaire-lindustrie/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Auduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>