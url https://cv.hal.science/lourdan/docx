--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -708,291 +708,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced budget distribution for automatic algorithm configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « volatolome » au service du dépistage du cancer broncho-pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+                <w:t xml:space="preserve">N. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hojjat Rakhshani</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sihrener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00500-021-06403-y⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.102-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445787v1</w:t>
+                <w:t xml:space="preserve">hal-04297844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « volatolome » au service du dépistage du cancer broncho-pulmonaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hulo</w:t>
+                <w:t xml:space="preserve">Unbalanced budget distribution for automatic algorithm configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojjat Rakhshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duhamel</w:t>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lepine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.102-103. </w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.1315-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00500-021-06403-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297844v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department.</w:t>
               </w:r>
@@ -3224,286 +3224,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Dial-a-Ride Problem with a Hybrid Multi-objective Evolutionary Approach: Application to Demand Responsive Transport</w:t>
+                <w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Chevrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briseida Sarasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1247-1258. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00591138v2</w:t>
+                <w:t xml:space="preserve">hal-00750715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+                <w:t xml:space="preserve">Solving a Dial-a-Ride Problem with a Hybrid Multi-objective Evolutionary Approach: Application to Demand Responsive Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1247-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750715v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between operations research and data mining: The emerging use of multi-objective approaches</w:t>
               </w:r>
@@ -5058,90 +5058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective 3D Offline UAV Path Planning Problem with Variable Flying Altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Golabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilan Amir Ashayeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EA 2022: Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Exeter (England), United Kingdom. pp.187-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6545,493 +6545,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche évolutionnaire multiobjectif pour la planification des cours professionnels</w:t>
+                <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasfa Mounir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Khouloud Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">MedInfo Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472237v1</w:t>
+                <w:t xml:space="preserve">hal-03531162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigo Daniele</w:t>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472209v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Fakhfakh</w:t>
+                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben-Othman</w:t>
+                <w:t xml:space="preserve">Luca Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigo Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Renard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
+              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531162v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche évolutionnaire multiobjectif pour la planification des cours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nicol</w:t>
+                <w:t xml:space="preserve">Hasfa Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472255v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Algorithm Multi-Configuration Applied to an Optimization Algorithm</w:t>
               </w:r>
@@ -7251,51 +7251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Ontology for Patient Emergency Department Triage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8268,64 +8268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing or flying above the obstacles? A novel multi-objective UAV path planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Golabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,278 +8517,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV path planning in the presence of static and dynamic obstacles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An Enhanced NSGA-II for Multiobjective UAV Path Planning in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Golabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brevilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Canberra, Australia. </w:t>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021835v1</w:t>
+                <w:t xml:space="preserve">hal-03021791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced NSGA-II for Multiobjective UAV Path Planning in Urban Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">UAV path planning in the presence of static and dynamic obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Baltimore, United States. </w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Canberra, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021791v1</w:t>
+                <w:t xml:space="preserve">hal-03021835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
               </w:r>
@@ -9118,312 +9118,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A* based differential evolution algorithm for UAV path planning problem in urban environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Idoumghar</w:t>
+                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Artificielle (EA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429410v1</w:t>
+                <w:t xml:space="preserve">hal-02430799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+                <w:t xml:space="preserve">A* based differential evolution algorithm for UAV path planning problem in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">Evolution Artificielle (EA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430799v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved TLBO algorithm for solving UAV path planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9448,90 +9448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRM-based differential evolution for UAV path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9556,64 +9556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPOT-SH: a Faster Optimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,90 +9984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of meta-heuristic algorithms for solving UAV path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-SSCI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10501,261 +10501,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
+                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.61-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569617v1</w:t>
+                <w:t xml:space="preserve">hal-01559690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
+                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Holger H Hoos</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.61-73, </w:t>
+              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559690v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
               </w:r>
@@ -11271,278 +11271,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable biclustering method for heterogeneous medical data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Taillard</w:t>
+                <w:t xml:space="preserve">Multi-objective Neutral Neighbors? What could be the definition(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Learning, Optimization and Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Denver, CO, United States. pp.349--356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2908812.2908902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420947v1</w:t>
+                <w:t xml:space="preserve">hal-01420900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Neutral Neighbors? What could be the definition(s)?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+                <w:t xml:space="preserve">A scalable biclustering method for heterogeneous medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Machine Learning, Optimization and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Volterra, Italy. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2908812.2908902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01420900v1</w:t>
+                <w:t xml:space="preserve">hal-01420947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$MO-Mine_{clust}$: A Framework for Multi-objective Clustering</w:t>
               </w:r>
@@ -11747,282 +11747,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la discrétisation des données numériques sur l’efficacité d’un algorithme de classification par métaheuristique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Taillard</w:t>
+                <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ROADEF 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 8th International Conference, EMO 2015, Guimarães, Portugal, March 29 -April 1, 2015. Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Guimarães, Portugal. pp.34--47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15934-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249097v1</w:t>
+                <w:t xml:space="preserve">hal-01216485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+                <w:t xml:space="preserve">Impact de la discrétisation des données numériques sur l’efficacité d’un algorithme de classification par métaheuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 8th International Conference, EMO 2015, Guimarães, Portugal, March 29 -April 1, 2015. Proceedings, Part I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ROADEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-15934-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216485v1</w:t>
+                <w:t xml:space="preserve">hal-01249097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Decoding Strategies for the 0/1 Multi-objective Unit Commitment Problem</w:t>
               </w:r>
@@ -12702,243 +12702,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective path relinking for biclustering: application to microarray data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khedidja Seridi</w:t>
+                <w:t xml:space="preserve">The benefits of using multi-objectivization for mining Pittsburgh partial classification rules in imbalanced and discrete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO'2013 Evolutionary Multi-objective Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.200-214</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.543-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837571v1</w:t>
+                <w:t xml:space="preserve">hal-00806777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of using multi-objectivization for mining Pittsburgh partial classification rules in imbalanced and discrete data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Delerue</w:t>
+                <w:t xml:space="preserve">Multi-objective path relinking for biclustering: application to microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.543-550</w:t>
+              <w:t xml:space="preserve">EMO'2013 Evolutionary Multi-objective Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.200-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806777v1</w:t>
+                <w:t xml:space="preserve">hal-00837571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralité du problème de coloration de graphe</w:t>
               </w:r>
@@ -13255,356 +13255,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de recherche locale en présence de neutralité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Hybrid metaheuristic for multi-objective biclustering in microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012 : 13e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIBCB 2012 - IEEE Symposium on Computational Intelligence in Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States. pp.222-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBCB.2012.6217234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840357v1</w:t>
+                <w:t xml:space="preserve">hal-00732459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Hybrid Metaheuristic for Multi-objective Biclustering in Microarray Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khedidja Seridi</w:t>
+                <w:t xml:space="preserve">Conception de recherche locale en présence de neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2012 - 26th IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2012 : 13e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.78⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732450v1</w:t>
+                <w:t xml:space="preserve">hal-00840357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid metaheuristic for multi-objective biclustering in microarray data</w:t>
+                <w:t xml:space="preserve">Parallel Hybrid Metaheuristic for Multi-objective Biclustering in Microarray Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIBCB 2012 - IEEE Symposium on Computational Intelligence in Bioinformatics and Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Diego, United States. pp.222-228, </w:t>
+              <w:t xml:space="preserve">IPDPSW 2012 - 26th IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.625-633, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIBCB.2012.6217234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732459v1</w:t>
+                <w:t xml:space="preserve">hal-00732450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective local search for mining Pittsburgh classification rules</w:t>
               </w:r>
@@ -14660,273 +14660,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective evolutionary algorithm for bi-clustering in microarrays data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khedidja Seridi</w:t>
+                <w:t xml:space="preserve">The Road to VEGAS: Guiding the Search over Neutral Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEC Congress on Evolutionary Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dublin, Ireland. pp.1979--1986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837560v1</w:t>
+                <w:t xml:space="preserve">hal-00579990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable neighborhood search in dynamic vehicle routing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+                <w:t xml:space="preserve">Multi-objective evolutionary algorithm for bi-clustering in microarrays data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoApplications'2011 Application of Evolutionary Computation, LNCS N.6624</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.344-353</w:t>
+              <w:t xml:space="preserve">IEEE CEC Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, New Orleans, United States. pp.2593-2599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837562v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-environment cooperative parallel metaheuristics for solving dynamic optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briseida Sarasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14967,217 +14976,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE NIDISC Workshop on Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Anchorage, United States. pp.395-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Road to VEGAS: Guiding the Search over Neutral Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Variable neighborhood search in dynamic vehicle routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briseida Sarasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoApplications'2011 Application of Evolutionary Computation, LNCS N.6624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.344-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2001576.2001842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00579990v1</w:t>
+                <w:t xml:space="preserve">hal-00837562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multi-Objective Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15438,285 +15438,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Multi-Objective Evolutionary Algorithm for Phylogenetic Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
+                <w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization LION 4, LNCS No.3410</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13800-3_17⟩</w:t>
+              <w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium. pp.227-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00522658v1</w:t>
+                <w:t xml:space="preserve">hal-00690620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+                <w:t xml:space="preserve">A Parallel Multi-Objective Evolutionary Algorithm for Phylogenetic Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium. pp.227-238, </w:t>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization LION 4, LNCS No.3410</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venise, Italy. pp.196-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13800-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690620v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00522658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fitness Landscape Analysis for the Permutation Flowshop Scheduling Problem</w:t>
               </w:r>
@@ -15797,51 +15797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multiobjective Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16132,334 +16132,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Multi-Objective Approaches for Inferring Phylogenies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
+                <w:t xml:space="preserve">Comparison of Neighborhood for the HFF-AVRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delbem</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.26-37</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Systems and Applications (AICCSA 2010 workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00522639v1</w:t>
+                <w:t xml:space="preserve">inria-00523052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Neighborhood for the HFF-AVRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+                <w:t xml:space="preserve">Using multiobjective metaheuristics to solve VRP with uncertain demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Sulieman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Systems and Applications (AICCSA 2010 workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1 -8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2010.5586538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523052v1</w:t>
+                <w:t xml:space="preserve">inria-00522632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multiobjective metaheuristics to solve VRP with uncertain demands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalia Sulieman</w:t>
+                <w:t xml:space="preserve">Parallel Multi-Objective Approaches for Inferring Phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.26-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2010.5586538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00522632v1</w:t>
+                <w:t xml:space="preserve">inria-00522639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial optimization in Bioinformatics</w:t>
               </w:r>
@@ -16527,51 +16527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Particle Swarm for Solving the Dynamic Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18410,103 +18410,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective Energy-Efficient Maximal Coverage Path Planning for UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Golabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19931,90 +19931,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Morstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20473,51 +20473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05093058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Segura-Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Jos&#233;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.108846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hafsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Wattebled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Ghambari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-06403-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh Maala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04496-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2983692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin-Huyghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lemtiri-Florek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00402-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansske Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMHEUR.2016.079104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR0TN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Seridi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-012-0774-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K93TVDH6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591138v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL74GH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2010.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLGQC90D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-010-9128-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTGM1VCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VDF2TCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484913v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D194S0CL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426910802679535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Golabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Amir Ashayeri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasfa Mounir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Othman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504797" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262007v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Renard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77967-2_60" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185695" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308340" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021791v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868195v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bedenel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Chaiwuttisak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420947v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fisset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_30" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249092v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249097v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110753v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Machado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37140-0_18" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946437v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837571v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806777v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732450v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.78" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2012.6217234" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749712v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469418v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522658v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delbem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13800-3_17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FVZ047B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5QW6XC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCJWQRZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523181v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522639v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522632v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sulieman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586538" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850229" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326372v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88439-2_9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia-Nieto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_36" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269972v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_31" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001170v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Corne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Savic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey A. Walters" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269969v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001183v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001182v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001184v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418464v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522731v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216511v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43505-2_61" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522623v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11218-8_5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376770v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395336v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275659v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444676v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05093058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Segura-Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Jos&#233;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.108846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hafsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Wattebled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Ghambari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-06403-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh Maala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04496-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2983692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin-Huyghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lemtiri-Florek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00402-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansske Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMHEUR.2016.079104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR0TN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Seridi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-012-0774-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K93TVDH6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591138v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.12.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL74GH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2010.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLGQC90D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-010-9128-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTGM1VCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VDF2TCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484913v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D194S0CL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426910802679535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Golabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Amir Ashayeri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Othman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasfa Mounir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504797" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262007v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Renard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77967-2_60" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185695" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021835v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308340" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868195v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bedenel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Chaiwuttisak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420947v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fisset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_30" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249092v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249097v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110753v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Machado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37140-0_18" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946437v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2012.6217234" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732450v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.78" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749712v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469418v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5QW6XC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522658v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delbem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13800-3_17" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FVZ047B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCJWQRZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523181v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522632v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sulieman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586538" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850229" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326372v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88439-2_9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia-Nieto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_36" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269972v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_31" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001170v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Corne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Savic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey A. Walters" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269969v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001183v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001182v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001184v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418464v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522731v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216511v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43505-2_61" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522623v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11218-8_5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376770v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395336v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275659v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444676v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>