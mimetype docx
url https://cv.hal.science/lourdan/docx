--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1106,248 +1106,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for data mining: survey and opportunities for big data</w:t>
+                <w:t xml:space="preserve">A Biclustering Method for Heterogeneous and Temporal Medical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-021-04496-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.506-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2020.2983692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533849v1</w:t>
+                <w:t xml:space="preserve">hal-02927063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biclustering Method for Heterogeneous and Temporal Medical Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Taillard</w:t>
+                <w:t xml:space="preserve">Metaheuristics for data mining: survey and opportunities for big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.506-518. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2020.2983692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04496-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927063v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detection of hospitalized patients at risk of testing positive to multi-drug resistant bacteria using MOCA-I, a rule-based “white-box” classification algorithm for medical data</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Martin-Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lemtiri-Florek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for data mining - Survey and opportunities for big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,90 +1779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClinMine: Optimizing the Management of Patients in Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2017,77 +2017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and optimization of classification rules for temporal sequences: Application to hospital data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansske Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,77 +2268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a dominance-based multi-objective local search in the context of classification rule mining in large and imbalanced data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227 (2), pp.331-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,285 +2694,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-environmental cooperative parallel metaheuristics for solving dynamic optimization problems</w:t>
+                <w:t xml:space="preserve">Fitness Landscape Analysis and Metaheuristics Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostepha Redouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+                <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11227-012-0774-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms in Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10852-012-9177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806249v1</w:t>
+                <w:t xml:space="preserve">hal-00807352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Landscape Analysis and Metaheuristics Efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-environmental cooperative parallel metaheuristics for solving dynamic optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Redouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briseida Sarasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms in Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.3-26. </w:t>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (3), pp.836-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10852-012-9177-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11227-012-0774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807352v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On dominance-based multiobjective local search: design, implementation and experimental analysis on scheduling and traveling salesman problems</w:t>
               </w:r>
@@ -3224,329 +3224,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t>
+                <w:t xml:space="preserve">Solving a Dial-a-Ride Problem with a Hybrid Multi-objective Evolutionary Approach: Application to Demand Responsive Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+                <w:t xml:space="preserve">Rémy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1247-1258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750715v1</w:t>
+                <w:t xml:space="preserve">inria-00591138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Dial-a-Ride Problem with a Hybrid Multi-objective Evolutionary Approach: Application to Demand Responsive Transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briseida Sarasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1247-1258. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.12.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00591138v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between operations research and data mining: The emerging use of multi-objective approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3906,85 +3906,73 @@
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.195-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10852-010-9128-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00522634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics and cooperative approaches for the Bi-objective Ring Star Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4003,92 +3991,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (6), pp.1033 - 1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridizing Exact methods and Metaheuristics: A taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4107,363 +4095,351 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 199 (3), pp.620-629. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.07.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00484922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and Specificity Based Multiobjective Approach for Feature Selection: Application to Cancer Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel García-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109, pp.887--896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2009.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00484913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of the Effect of Multiple Layers in the Multi-Objective Design of Conducting Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schuetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.350--357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426910802679535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques pour le flow-shop de permutation bi-objectif stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4505,168 +4481,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.183--208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Mining Approach to Discover Genetic and Environmental Factors involved in Multifactoral Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (4), pp.235--242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0950-7051(01)00145-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4676,51 +4652,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-based Knowledge Discovery for Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4762,73 +4738,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPSN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hagenberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Benefit of Extracting Patterns from Local Optima to Solve a Bi-objective VRPTW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4860,469 +4836,469 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIC 2024 - Metaheuristics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.62-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Genetic Approach for Bi-Level Flexible Job Shops Arising from Selective Deconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+                <w:t xml:space="preserve">New Neighborhood Strategies for the Bi-objective Vehicle Routing Problem with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEC53210.2023.10254125⟩</w:t>
+              <w:t xml:space="preserve">MIC 2022 - Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ortigia-Syracuse, Italy. pp.45-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219763v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective 3D Offline UAV Path Planning Problem with Variable Flying Altitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shilan Amir Ashayeri</w:t>
+                <w:t xml:space="preserve">A Hybrid Genetic Approach for Bi-Level Flexible Job Shops Arising from Selective Deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA 2022: Artificial Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2_14⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Chicago, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC53210.2023.10254125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192166v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Neighborhood Strategies for the Bi-objective Vehicle Routing Problem with Time Windows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+                <w:t xml:space="preserve">A Multi-objective 3D Offline UAV Path Planning Problem with Variable Flying Altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Golabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilan Amir Ashayeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC 2022 - Metaheuristics International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_4⟩</w:t>
+              <w:t xml:space="preserve">EA 2022: Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Exeter (England), United Kingdom. pp.187-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009988v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Knowledge Discovery into MOEA/D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5364,73 +5340,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving MOEA/D with Knowledge Discovery. Application to a Bi-objective Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5462,92 +5438,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO 2023 - Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leiden, Netherlands. pp.462-475, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27250-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Multi-Objectif pour la Recommandation : application à une MOOC d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5589,73 +5565,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MOEA/D with Learning: Application to Routing Problems with Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5687,446 +5663,446 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2022 - The Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3520304.3528909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybridization of multi-agent simulation and metaheuristics applied to selective deconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968476v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Legrand</w:t>
+                <w:t xml:space="preserve">A Multi-Objective E-learning Recommender System at Mandarine Academy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Multi-Objective Recommender Systems co-located with 16th ACM Conference on Recommender Systems (RecSys 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Seatlle (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595321v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective E-learning Recommender System at Mandarine Academy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Towards hybridization of multi-agent simulation and metaheuristics applied to selective deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Multi-Objective Recommender Systems co-located with 16th ACM Conference on Recommender Systems (RecSys 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.767-773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI51031.2022.10022117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956402v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective recommender system for corporate MOOC</w:t>
+                <w:t xml:space="preserve">Optimisation Multi-Objectif pour la Recommandation : application à une MOOC d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Wattebled</w:t>
@@ -6144,106 +6120,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856439v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Multi-Objectif pour la Recommandation : application à une MOOC d'entreprise</w:t>
+                <w:t xml:space="preserve">Multi-objective recommender system for corporate MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Wattebled</w:t>
@@ -6261,89 +6228,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston Massachusetts, France. pp.2314-2317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3534058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595358v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Juvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6398,773 +6374,773 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLAHC - custom late acceptance hill climbing first results on TSP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigo Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '21 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284594v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ben-Othman</w:t>
+                <w:t xml:space="preserve">Une approche évolutionnaire multiobjectif pour la planification des cours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasfa Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531162v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicol</w:t>
+                <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
+              <w:t xml:space="preserve">MedInfo Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472255v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vigo Daniele</w:t>
+                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472209v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche évolutionnaire multiobjectif pour la planification des cours professionnels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">CLAHC - custom late acceptance hill climbing first results on TSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '21 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.1970-1973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449726.3463129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472237v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Algorithm Multi-Configuration Applied to an Optimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Hybrid Intelligent Systems (HIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, online, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96305-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Evolutionary Approach to Professional Course Timetabling: A Real-World Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7196,495 +7172,495 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Kraków, Poland. pp.997-1004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEC45853.2021.9504797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Ontology for Patient Emergency Department Triage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ben Othman</w:t>
+                <w:t xml:space="preserve">A hybrid CP/MOLS approach for multi-objective imbalanced classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Renard</w:t>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science – ICCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Krakow, Poland. pp.719-734, </w:t>
+              <w:t xml:space="preserve">GECCO '21: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.723-731, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-77967-2_60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3449639.3459310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262007v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Ontology for Patient Emergency Department Triage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Juvigny</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Marie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science – ICCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Krakow, Poland. pp.719-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77967-2_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298744v1</w:t>
+                <w:t xml:space="preserve">hal-03262007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid CP/MOLS approach for multi-objective imbalanced classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
+                <w:t xml:space="preserve">G Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Audemard</w:t>
+                <w:t xml:space="preserve">A Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '21: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.79-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281930v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Configuration of a Multi-objective Local Search for Imbalanced Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7715,470 +7691,470 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPSN 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.65-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
+                <w:t xml:space="preserve">Impact of the Discretization of VOCs for Cancer Prediction Using a Multi-Objective Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
+              <w:t xml:space="preserve">LION 2020 - Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athens, Greece. pp.151-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895548v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Discretization of VOCs for Cancer Prediction Using a Multi-Objective Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2020 - Learning and Intelligent Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_16⟩</w:t>
+              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2020, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927503v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Configuration of Multi-Thread Local Search: Preliminary Results on Bi-objective TSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2020, Baltimore, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multiobjectif pour le diagnostic de pathologies via biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,106 +8162,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing or flying above the obstacles? A novel multi-objective UAV path planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Golabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8307,159 +8283,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brevilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Automatic Algorithm Configuration for the Classification Problem of Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8468,92 +8444,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced NSGA-II for Multiobjective UAV Path Planning in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8562,132 +8538,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Golabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brevilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Baltimore, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV path planning in the presence of static and dynamic obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8719,901 +8695,901 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Canberra, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+                <w:t xml:space="preserve">A* based differential evolution algorithm for UAV path planning problem in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
+              <w:t xml:space="preserve">Evolution Artificielle (EA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078581v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
+                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082123v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of a Dynamic Hill Climbing Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
+                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430770v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicol</w:t>
+                <w:t xml:space="preserve">Automatic Configuration of a Dynamic Hill Climbing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430799v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A* based differential evolution algorithm for UAV path planning problem in urban environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Idoumghar</w:t>
+                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Artificielle (EA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429410v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved TLBO algorithm for solving UAV path planning problem</w:t>
+                <w:t xml:space="preserve">PRM-based differential evolution for UAV path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Idoumghar</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
+              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429421v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRM-based differential evolution for UAV path planning</w:t>
+                <w:t xml:space="preserve">An improved TLBO algorithm for solving UAV path planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeneuve d Ascq, France</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430236v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPOT-SH: a Faster Optimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9628,596 +9604,596 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de probabilités par algorithme génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bedenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of Multi-objective Optimization Algorithms. Impact of Correlation between Objectives.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+                <w:t xml:space="preserve">A comparative study of meta-heuristic algorithms for solving UAV path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Volos, Greece</w:t>
+              <w:t xml:space="preserve">IEEE-SSCI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928060v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Initialisation Techniques for Multi-objective Local Search</w:t>
+                <w:t xml:space="preserve">Automatic Configuration of Multi-objective Optimization Algorithms. Impact of Correlation between Objectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger H Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN XV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Volos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868414v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of meta-heuristic algorithms for solving UAV path planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lepagnot</w:t>
+                <w:t xml:space="preserve">New Initialisation Techniques for Multi-objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-SSCI 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99253-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928039v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability estimation by an adapted genetic algorithm in web insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bedenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LION 12 - Learning and Intelligent Optimization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multi-Objective Local Search Algorithms for the Permutation Flowshop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10226,552 +10202,552 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Causmaecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent Optimization Conference (LION 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biclustering similarity measures for heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pornpimol Chaiwuttisak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 3RD INTERNATIONAL CONFERENCE ON APPLIED SCIENCE AND TECHNOLOGY (ICAST’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Penang, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5055436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
+                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560444v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
+                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Pernet</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559690v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
+                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.61-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569617v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10800,181 +10776,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Metaheuristics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection using Tabu Search with Learning Memory: Learning Tabu Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference LION 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ischia Island (Napoli), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10983,250 +10959,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ischia, Italy. pp.32-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-50349-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement de descripteurs évoluant en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bedenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées des Statistiques Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithm for bi-objective Just-in-Time Job-shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11241,844 +11217,844 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Neutral Neighbors? What could be the definition(s)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Denver, CO, United States. pp.349--356, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2908812.2908902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable biclustering method for heterogeneous medical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Machine Learning, Optimization and Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Volterra, Italy. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$MO-Mine_{clust}$: A Framework for Multi-objective Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la discrétisation des données numériques sur l’efficacité d’un algorithme de classification par métaheuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference, LION 9, Lille, France, January 12-15, 2015. Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference ROADEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216489v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling numerical data to evolve classification rules using a Multi-Objective Local Search</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">$MO-Mine_{clust}$: A Framework for Multi-objective Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristics International Conference (MIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference, LION 9, Lille, France, January 12-15, 2015. Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France. pp.293--305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249092v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling numerical data to evolve classification rules using a Multi-Objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 8th International Conference, EMO 2015, Guimarães, Portugal, March 29 -April 1, 2015. Proceedings, Part I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metaheuristics International Conference (MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Morocco. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216485v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la discrétisation des données numériques sur l’efficacité d’un algorithme de classification par métaheuristique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Taillard</w:t>
+                <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ROADEF 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 8th International Conference, EMO 2015, Guimarães, Portugal, March 29 -April 1, 2015. Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Guimarães, Portugal. pp.34--47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15934-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249097v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Decoding Strategies for the 0/1 Multi-objective Unit Commitment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12093,73 +12069,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMOP Applied to the Unit Commitment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12188,73 +12164,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective path relinking for bi-clustering: Application to microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12273,92 +12249,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO 2013 : 7th Int. Conf. On Evolutionary Multi-criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Sheffield, United Kingdom. pp.200-214, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37140-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming Based Metaheuristic for Energy Planning Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12387,73 +12363,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">evo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Granada, Spain. pp.165--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une metaheuristique basée sur la programmation dynamique pour l'UCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12482,73 +12458,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming Based Metaheuristic for the Unit Commitment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12577,1198 +12553,1198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Path Relinking for Biclustering: Application to Microarray Data</w:t>
+                <w:t xml:space="preserve">Multi-objective path relinking for biclustering: application to microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 7th International Conference, EMO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sheffield, United Kingdom. pp.200-214</w:t>
+              <w:t xml:space="preserve">EMO'2013 Evolutionary Multi-objective Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.200-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825857v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of using multi-objectivization for mining Pittsburgh partial classification rules in imbalanced and discrete data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Delerue</w:t>
+                <w:t xml:space="preserve">Multiobjective Path Relinking for Biclustering: Application to Microarray Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.543-550</w:t>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 7th International Conference, EMO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sheffield, United Kingdom. pp.200-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806777v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective path relinking for biclustering: application to microarray data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khedidja Seridi</w:t>
+                <w:t xml:space="preserve">The benefits of using multi-objectivization for mining Pittsburgh partial classification rules in imbalanced and discrete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO'2013 Evolutionary Multi-objective Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.200-214</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.543-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837571v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralité du problème de coloration de graphe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Blot</w:t>
+                <w:t xml:space="preserve">MOCA-I: Discovering Rules and Guiding Decision Maker in the Context of Partial Classification in Large and Imbalanced Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2013 : 14e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840361v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCA-I: Discovering Rules and Guiding Decision Maker in the Context of Partial Classification in Large and Imbalanced Datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Delerue</w:t>
+                <w:t xml:space="preserve">Neutralité du problème de coloration de graphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.37-51</w:t>
+              <w:t xml:space="preserve">ROADEF 2013 : 14e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806757v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrality in the Graph Coloring Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.125--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid metaheuristic for multi-objective biclustering in microarray data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khedidja Seridi</w:t>
+                <w:t xml:space="preserve">Conception de recherche locale en présence de neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIBCB 2012 - IEEE Symposium on Computational Intelligence in Bioinformatics and Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2012 : 13e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732459v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de recherche locale en présence de neutralité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Parallel Hybrid Metaheuristic for Multi-objective Biclustering in Microarray Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012 : 13e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW 2012 - 26th IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.625-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840357v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Hybrid Metaheuristic for Multi-objective Biclustering in Microarray Data</w:t>
+                <w:t xml:space="preserve">Hybrid metaheuristic for multi-objective biclustering in microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2012 - 26th IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.78⟩</w:t>
+              <w:t xml:space="preserve">CIBCB 2012 - IEEE Symposium on Computational Intelligence in Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States. pp.222-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBCB.2012.6217234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732450v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective local search for mining Pittsburgh classification rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NILS: a Neutrality-based Iterated Local Search and its application to Flowshop Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13796,450 +13772,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.191--202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Deltel</w:t>
+                <w:t xml:space="preserve">Extension des critères d'inclusions dans les essais cliniques à l'aide de méthodes d'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ROADEF 2011: 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00623390v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Effect of Objective Correlation on the Efficient Set of MNK-Landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550349v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00623390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des critères d'inclusions dans les essais cliniques à l'aide de méthodes d'optimisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Delerue</w:t>
+                <w:t xml:space="preserve">Analyzing the Effect of Objective Correlation on the Efficient Set of MNK-Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011: 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.116-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639523v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Neutrality of Flowshop Scheduling Fitness Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14257,473 +14233,473 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.238--252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">biomanycores.org: a repository of interoperable open-source code for many-core bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Deltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effect of Connectedness for Biobjective Multiple and Long Path Problems</w:t>
+                <w:t xml:space="preserve">Pareto Local Optima of Multiobjective NK-Landscapes with Correlated Objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.31--45</w:t>
+              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.226--237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550353v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto Local Optima of Multiobjective NK-Landscapes with Correlated Objectives</w:t>
+                <w:t xml:space="preserve">On the Effect of Connectedness for Biobjective Multiple and Long Path Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.226--237</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.31--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563460v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road to VEGAS: Guiding the Search over Neutral Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14741,92 +14717,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Dublin, Ireland. pp.1979--1986, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2001576.2001842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective evolutionary algorithm for bi-clustering in microarrays data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14855,113 +14831,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEC Congress on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, New Orleans, United States. pp.2593-2599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-environment cooperative parallel metaheuristics for solving dynamic optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briseida Sarasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14976,113 +14952,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE NIDISC Workshop on Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Anchorage, United States. pp.395-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable neighborhood search in dynamic vehicle routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briseida Sarasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15097,1562 +15073,1526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoApplications'2011 Application of Evolutionary Computation, LNCS N.6624</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.344-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multi-Objective Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Madeira, Portugal. pp.575--580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle mesure de distance pour l'ACVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010 : 11e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: definition, properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Fitness Landscape Analysis for the Permutation Flowshop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Theory of Randomized Search Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460442v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00523213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t>
+                <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multiobjective Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+                <w:t xml:space="preserve">Rémy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t>
+              <w:t xml:space="preserve">ITSC 2010 - 13th International IEEE Conference on Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Madeire, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690620v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00523230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Multi-Objective Evolutionary Algorithm for Phylogenetic Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
+                <w:t xml:space="preserve">Variable Genetic Operator Search for the Molecular Docking Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization LION 4, LNCS No.3410</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13800-3_17⟩</w:t>
+              <w:t xml:space="preserve">EvoBIO 2010 - 8th European Conference on Evolutionary Computation, Machine Learning and Data Mining in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12211-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00522658v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00522636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fitness Landscape Analysis for the Permutation Flowshop Scheduling Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium. pp.227-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00523213v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multiobjective Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">A Parallel Multi-Objective Evolutionary Algorithm for Phylogenetic Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2010 - 13th International IEEE Conference on Intelligent Transport Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625025⟩</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization LION 4, LNCS No.3410</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venise, Italy. pp.196-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13800-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00523230v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00522658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Genetic Operator Search for the Molecular Docking Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tavares</w:t>
+                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: definition, properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoBIO 2010 - 8th European Conference on Evolutionary Computation, Machine Learning and Data Mining in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Workshop on Theory of Randomized Search Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00522636v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator-based approaches for multiobjective optimization in uncertain environments: An application to multiobjective scheduling with stochastic processing times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Using multiobjective metaheuristics to solve VRP with uncertain demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Sulieman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URPDM 2010 - 25th Mini-EURO Conference: Uncertainty and Robustness in Planning and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1 -8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2010.5586538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523181v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00522632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Neighborhood for the HFF-AVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Systems and Applications (AICCSA 2010 workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multiobjective metaheuristics to solve VRP with uncertain demands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalia Sulieman</w:t>
+                <w:t xml:space="preserve">Indicator-based approaches for multiobjective optimization in uncertain environments: An application to multiobjective scheduling with stochastic processing times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URPDM 2010 - 25th Mini-EURO Conference: Uncertainty and Robustness in Planning and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00522632v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Multi-Objective Approaches for Inferring Phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00522639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial optimization in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Adaptive Particle Swarm for Solving the Dynamic Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIB 2010, 5th IAPR International Conference on Pattern Recognition in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tunisia. pp.10.1109/AICCSA.2010.5587049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835042v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Particle Swarm for Solving the Dynamic Vehicle Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+                <w:t xml:space="preserve">Combinatorial optimization in Bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tunisia. pp.10.1109/AICCSA.2010.5587049</w:t>
+              <w:t xml:space="preserve">PRIB 2010, 5th IAPR International Conference on Pattern Recognition in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525446v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified model for evolutionary multi-objective optimization and its implementation in a general purpose software framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16671,92 +16611,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computational intelligence in Multi-Criteria Decision-Making (IEEE~MCDM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nashville, United States. pp.88-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Dominance-Based Local Search Approaches for Multiobjective Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16801,92 +16741,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLS 2009 - 2nd International Workshop on Engineering Stochastic Local Search Algorithms: Designing, Implementing and Analyzing Effective Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. pp.120-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03751-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for the Bi-objective Ring Star Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16908,115 +16848,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund K. Burke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth European Conference on Evolutionary Computation in Combinatorial Optimisation (EvoCOP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Napoli, Italy. pp.206--217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-78604-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel multi-objective algorithms for the molecular docking problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17058,298 +16998,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence in Bioinformatics and Bioengineering (CIBCB08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sun Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00336578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Integration of a TSP Heuristic into an EA for the Bi-objective Ring Star Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Hybrid Metaheuristics (HM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Malaga, Spain. pp.117--130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88439-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of population based metaheuristics for feature selection: Application to microarray data classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Garcia-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA'2008 IEEE/ACS International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Doha, Qatar. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Optimization of Stochastic Multi-objective Problems: an Application to the Flow-shop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17381,119 +17321,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Multi-criterion Optimization (EMO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Matsushima, Japan. pp.457--471, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-70928-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Selection in Cancer Classification using GPSO/SVM and GA/SVM Hybrid Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Garcia-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17508,73 +17448,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Singapor, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParadisEO-MOEO: A Framework for Evolutionary Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17606,92 +17546,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization (EMO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Matsushima, Japan. pp.386-400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-70928-2_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Sequencing with an Adaptive Genetic Algorithm from Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17700,106 +17640,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00270874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Work on Evolutionary Identiﬁcation of Protein Variants and New Proteins on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17808,585 +17748,585 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AINA 2006, HIPCOMB Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00270867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Investigation of the `Learnable Evolution Model' for Faster/Better Multiobjective Water Systems Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Savic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godfrey A. Walters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Guanajuato/ México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Datamining Techniques to Help Metaheuristics: A Short Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gan Canarian, France. pp.57--69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Nominal and Numerical Data: A New Distance Concept for a Hybrid Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization -- {EvoCOP}~2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Coimbra, Portugal, pp.220--229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Adaptive GA for Linkage Disequilibrium in Genomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Santa Fe, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rules extraction in linkage disequilibrium mapping with an adaptive genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB) 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Essex, England, pp.29--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18396,51 +18336,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective Energy-Efficient Maximal Coverage Path Planning for UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18495,51 +18435,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18549,289 +18489,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.212, 2016, 978-1-84821-806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference, LION 9, Lille, France, January 12-15, 2015. Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clarisse Dhaenens and Laetitia Jourdan and Marie-Eléonore Marmion. Springer, 8994, 2015, Lecture Notes in Computer Science, 978-3-319-19083-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Multi-Objective Nature Inspired Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Coello Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.200, 2010, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18841,375 +18781,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Discovery in Bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1211--1223, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-43505-2_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Combinatorial Optimization: Problematic and Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Coello Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coello Dhaenens Jourdan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multi-Objective Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-21, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00522739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParadisEO-MOEO: A Software Framework for Evolutionary Multi-Objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multi-Objective Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.87-117, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-11218-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19219,244 +19159,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrality in the Graph Coloring Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8215, INRIA. 2013, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new distance measure based on the exchange operator for the HFF-AVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] RR-7263, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00475710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Model for Evolutionary Multiobjective Optimization and its Implementation in a General Purpose Software Framework: ParadisEO-MOEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19482,87 +19422,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6906, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00376770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective evolutionary approach to phylogenetic inference problems: Initial experiences porting PhyloMOEA to ParadisEO framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19574,73 +19514,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0366, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics and Their Hybridization to Solve the Bi-objective Ring Star Problem: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19666,51 +19606,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6515, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00275659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19720,100 +19660,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques pour l'extraction de connaissances: Application à la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université des Sciences et Technologie de Lille - Lille I, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19823,91 +19763,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques Coopératives : du déterministe au stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université des Sciences et Technologie de Lille - Lille I, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00523274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19917,416 +19857,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Morstan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+                <w:t xml:space="preserve">MH-Builder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07⟩</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444425v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCA-I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Mousin</w:t>
+                <w:t xml:space="preserve">Mary-Morstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444676v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MH-Builder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">MOCA-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444623v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId409"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20473,51 +20413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05093058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Segura-Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Jos&#233;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.108846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hafsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Wattebled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Ghambari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-06403-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh Maala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04496-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2983692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin-Huyghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lemtiri-Florek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00402-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansske Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMHEUR.2016.079104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR0TN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Seridi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-012-0774-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K93TVDH6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591138v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.12.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL74GH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2010.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLGQC90D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-010-9128-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTGM1VCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VDF2TCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484913v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D194S0CL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426910802679535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Golabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Amir Ashayeri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Othman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasfa Mounir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504797" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262007v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Renard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77967-2_60" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185695" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021835v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308340" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868195v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bedenel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Chaiwuttisak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055436" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420947v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fisset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_30" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249092v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249097v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110753v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Machado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37140-0_18" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946437v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2012.6217234" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732450v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.78" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749712v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469418v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5QW6XC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522658v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delbem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13800-3_17" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FVZ047B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCJWQRZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523181v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522632v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sulieman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586538" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850229" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326372v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88439-2_9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia-Nieto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_36" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269972v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_31" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001170v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Corne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Savic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey A. Walters" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269969v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001183v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001182v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001184v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418464v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522731v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216511v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43505-2_61" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522623v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11218-8_5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376770v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395336v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275659v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007983v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444676v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05093058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Segura-Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Jos&#233;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.108846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hafsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Wattebled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Ghambari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-06403-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh Maala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2983692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04496-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin-Huyghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lemtiri-Florek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00402-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansske Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMHEUR.2016.079104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR0TN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Seridi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-012-0774-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K93TVDH6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591138v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL74GH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2010.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLGQC90D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-010-9128-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.07.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VDF2TCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836804v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426910802679535" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Golabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Amir Ashayeri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_33" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasfa Mounir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Othman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504797" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77967-2_60" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185695" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308340" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429421v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bedenel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Chaiwuttisak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055436" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216489v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fisset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Machado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107757v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37140-0_18" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096029v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946437v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837571v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825857v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.78" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2012.6217234" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639523v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469418v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522658v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delbem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13800-3_17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522632v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sulieman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586538" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522639v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835042v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850229" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326372v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88439-2_9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia-Nieto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269974v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_36" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269967v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269972v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_31" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270874v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001170v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Corne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Savic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey A. Walters" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001183v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001182v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418464v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522731v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216511v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43505-2_61" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522739v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11218-8_5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376770v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395336v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275659v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007983v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523274v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444676v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>