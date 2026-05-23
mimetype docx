--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -708,291 +708,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « volatolome » au service du dépistage du cancer broncho-pulmonaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbalanced budget distribution for automatic algorithm configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duhamel</w:t>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lepine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hojjat Rakhshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.122⟩</w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.1315-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00500-021-06403-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297844v1</w:t>
+                <w:t xml:space="preserve">hal-03445787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced budget distribution for automatic algorithm configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hojjat Rakhshani</w:t>
+                <w:t xml:space="preserve">Le « volatolome » au service du dépistage du cancer broncho-pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lepagnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">N. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sihrener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (3), pp.1315-1330. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.102-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00500-021-06403-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445787v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department.</w:t>
               </w:r>
@@ -3224,286 +3224,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Dial-a-Ride Problem with a Hybrid Multi-objective Evolutionary Approach: Application to Demand Responsive Transport</w:t>
+                <w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Chevrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briseida Sarasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1247-1258. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00591138v2</w:t>
+                <w:t xml:space="preserve">hal-00750715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+                <w:t xml:space="preserve">Solving a Dial-a-Ride Problem with a Hybrid Multi-objective Evolutionary Approach: Application to Demand Responsive Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1247-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750715v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between operations research and data mining: The emerging use of multi-objective approaches</w:t>
               </w:r>
@@ -4885,404 +4885,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Neighborhood Strategies for the Bi-objective Vehicle Routing Problem with Time Windows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+                <w:t xml:space="preserve">A Hybrid Genetic Approach for Bi-Level Flexible Job Shops Arising from Selective Deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC 2022 - Metaheuristics International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_4⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Chicago, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC53210.2023.10254125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009988v1</w:t>
+                <w:t xml:space="preserve">hal-04219763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Genetic Approach for Bi-Level Flexible Job Shops Arising from Selective Deconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+                <w:t xml:space="preserve">A Multi-objective 3D Offline UAV Path Planning Problem with Variable Flying Altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Golabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilan Amir Ashayeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEC53210.2023.10254125⟩</w:t>
+              <w:t xml:space="preserve">EA 2022: Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Exeter (England), United Kingdom. pp.187-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219763v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective 3D Offline UAV Path Planning Problem with Variable Flying Altitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shilan Amir Ashayeri</w:t>
+                <w:t xml:space="preserve">New Neighborhood Strategies for the Bi-objective Vehicle Routing Problem with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA 2022: Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Exeter (England), United Kingdom. pp.187-200, </w:t>
+              <w:t xml:space="preserve">MIC 2022 - Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ortigia-Syracuse, Italy. pp.45-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192166v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Knowledge Discovery into MOEA/D</w:t>
               </w:r>
@@ -5487,598 +5487,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Multi-Objectif pour la Recommandation : application à une MOOC d'entreprise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Towards hybridization of multi-agent simulation and metaheuristics applied to selective deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.767-773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI51031.2022.10022117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790522v1</w:t>
+                <w:t xml:space="preserve">hal-03968476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing MOEA/D with Learning: Application to Routing Problems with Time Windows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+                <w:t xml:space="preserve">Optimisation Multi-Objectif pour la Recommandation : application à une MOOC d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2022 - The Genetic and Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3520304.3528909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791804v1</w:t>
+                <w:t xml:space="preserve">hal-03790522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
+                <w:t xml:space="preserve">Enhancing MOEA/D with Learning: Application to Routing Problems with Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2022 - The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3528909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595321v1</w:t>
+                <w:t xml:space="preserve">hal-03791804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective E-learning Recommender System at Mandarine Academy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Multi-Objective Recommender Systems co-located with 16th ACM Conference on Recommender Systems (RecSys 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Seatlle (virtual), United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956402v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybridization of multi-agent simulation and metaheuristics applied to selective deconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+                <w:t xml:space="preserve">A Multi-Objective E-learning Recommender System at Mandarine Academy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Multi-Objective Recommender Systems co-located with 16th ACM Conference on Recommender Systems (RecSys 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Seatlle (virtual), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSCI51031.2022.10022117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03968476v1</w:t>
+                <w:t xml:space="preserve">hal-03956402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Multi-Objectif pour la Recommandation : application à une MOOC d'entreprise</w:t>
               </w:r>
@@ -6289,90 +6289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6404,610 +6404,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CLAHC - custom late acceptance hill climbing first results on TSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Accorsi</w:t>
+                <w:t xml:space="preserve">Sylvain Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigo Daniele</w:t>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '21 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.1970-1973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449726.3463129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472209v1</w:t>
+                <w:t xml:space="preserve">hal-03284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche évolutionnaire multiobjectif pour la planification des cours professionnels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigo Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021</w:t>
+              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472237v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ben-Othman</w:t>
+                <w:t xml:space="preserve">Une approche évolutionnaire multiobjectif pour la planification des cours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasfa Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531162v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicol</w:t>
+                <w:t xml:space="preserve">Ontology for Overcrowding Management in Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
+              <w:t xml:space="preserve">MedInfo Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472255v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLAHC - custom late acceptance hill climbing first results on TSP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '21 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284594v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Algorithm Multi-Configuration Applied to an Optimization Algorithm</w:t>
               </w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7279,51 +7279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '21: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.723-731, </w:t>
@@ -7361,51 +7361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Ontology for Patient Emergency Department Triage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Juvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,200 +7610,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of a Multi-objective Local Search for Imbalanced Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_5⟩</w:t>
+              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2020, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932462v1</w:t>
+                <w:t xml:space="preserve">hal-02895548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Discretization of VOCs for Cancer Prediction Using a Multi-Objective Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,321 +7827,334 @@
               <w:t xml:space="preserve">LION 2020 - Learning and Intelligent Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Athens, Greece. pp.151-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Automatic Configuration of Multi-Thread Local Search: Preliminary Results on Bi-objective TSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jul 2020, Cancún, Mexico. </w:t>
+              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2020, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895548v1</w:t>
+                <w:t xml:space="preserve">hal-02988942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of Multi-Thread Local Search: Preliminary Results on Bi-objective TSP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">Automatic Configuration of a Multi-objective Local Search for Imbalanced Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2020, Baltimore, United States. </w:t>
+              <w:t xml:space="preserve">PPSN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.65-77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988942v1</w:t>
+                <w:t xml:space="preserve">hal-02932462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multiobjectif pour le diagnostic de pathologies via biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8231,77 +8231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing or flying above the obstacles? A novel multi-objective UAV path planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Golabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8365,77 +8365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Automatic Algorithm Configuration for the Classification Problem of Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,913 +8493,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced NSGA-II for Multiobjective UAV Path Planning in Urban Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">UAV path planning in the presence of static and dynamic obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Baltimore, United States. </w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Canberra, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021791v1</w:t>
+                <w:t xml:space="preserve">hal-03021835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV path planning in the presence of static and dynamic obstacles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An Enhanced NSGA-II for Multiobjective UAV Path Planning in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Golabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brevilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Canberra, Australia. </w:t>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021835v1</w:t>
+                <w:t xml:space="preserve">hal-03021791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A* based differential evolution algorithm for UAV path planning problem in urban environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Idoumghar</w:t>
+                <w:t xml:space="preserve">Automatic Configuration of a Dynamic Hill Climbing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Artificielle (EA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429410v1</w:t>
+                <w:t xml:space="preserve">hal-02430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078581v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430799v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of a Dynamic Hill Climbing Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">A* based differential evolution algorithm for UAV path planning problem in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Evolution Artificielle (EA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430770v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoos</w:t>
+                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082123v1</w:t>
+                <w:t xml:space="preserve">hal-02430799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRM-based differential evolution for UAV path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9424,90 +9424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved TLBO algorithm for solving UAV path planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9532,64 +9532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPOT-SH: a Faster Optimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,511 +9634,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de probabilités par algorithme génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Configuration of Multi-objective Optimization Algorithms. Impact of Correlation between Objectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Bedenel</w:t>
+                <w:t xml:space="preserve">Holger H Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868195v1</w:t>
+                <w:t xml:space="preserve">hal-01928060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of meta-heuristic algorithms for solving UAV path planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lepagnot</w:t>
+                <w:t xml:space="preserve">New Initialisation Techniques for Multi-objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-SSCI 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99253-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928039v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of Multi-objective Optimization Algorithms. Impact of Correlation between Objectives.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Estimation de probabilités par algorithme génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bedenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Volos, Greece</w:t>
+              <w:t xml:space="preserve">ROADEF2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928060v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Initialisation Techniques for Multi-objective Local Search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+                <w:t xml:space="preserve">A comparative study of meta-heuristic algorithms for solving UAV path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheila Ghambari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN XV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-SSCI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bangalore, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99253-2_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868414v1</w:t>
+                <w:t xml:space="preserve">hal-01928039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability estimation by an adapted genetic algorithm in web insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bedenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LION 12 - Learning and Intelligent Optimization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10382,226 +10382,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
+                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569617v1</w:t>
+                <w:t xml:space="preserve">hal-01560444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
+                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560444v1</w:t>
+                <w:t xml:space="preserve">hal-01569617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
               </w:r>
@@ -10626,64 +10626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.61-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10730,51 +10730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10812,51 +10812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection using Tabu Search with Learning Memory: Learning Tabu Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11050,64 +11050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement de descripteurs évoluant en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bedenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11498,373 +11498,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la discrétisation des données numériques sur l’efficacité d’un algorithme de classification par métaheuristique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Taillard</w:t>
+                <w:t xml:space="preserve">$MO-Mine_{clust}$: A Framework for Multi-objective Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ROADEF 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference, LION 9, Lille, France, January 12-15, 2015. Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France. pp.293--305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249097v1</w:t>
+                <w:t xml:space="preserve">hal-01216489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$MO-Mine_{clust}$: A Framework for Multi-objective Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fisset</w:t>
+                <w:t xml:space="preserve">Handling numerical data to evolve classification rules using a Multi-Objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference, LION 9, Lille, France, January 12-15, 2015. Revised Selected Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metaheuristics International Conference (MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Morocco. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216489v1</w:t>
+                <w:t xml:space="preserve">hal-01249092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling numerical data to evolve classification rules using a Multi-Objective Local Search</w:t>
+                <w:t xml:space="preserve">Impact de la discrétisation des données numériques sur l’efficacité d’un algorithme de classification par métaheuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristics International Conference (MIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Morocco. pp.10</w:t>
+              <w:t xml:space="preserve">Conference ROADEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249092v1</w:t>
+                <w:t xml:space="preserve">hal-01249097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
               </w:r>
@@ -11997,51 +11997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Decoding Strategies for the 0/1 Multi-objective Unit Commitment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12583,217 +12583,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective path relinking for biclustering: application to microarray data</w:t>
+                <w:t xml:space="preserve">Multiobjective Path Relinking for Biclustering: Application to Microarray Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO'2013 Evolutionary Multi-objective Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.200-214</w:t>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 7th International Conference, EMO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sheffield, United Kingdom. pp.200-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837571v1</w:t>
+                <w:t xml:space="preserve">hal-00825857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Path Relinking for Biclustering: Application to Microarray Data</w:t>
+                <w:t xml:space="preserve">Multi-objective path relinking for biclustering: application to microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 7th International Conference, EMO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sheffield, United Kingdom. pp.200-214</w:t>
+              <w:t xml:space="preserve">EMO'2013 Evolutionary Multi-objective Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.200-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825857v1</w:t>
+                <w:t xml:space="preserve">hal-00837571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of using multi-objectivization for mining Pittsburgh partial classification rules in imbalanced and discrete data</w:t>
               </w:r>
@@ -13681,498 +13681,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NILS: a Neutrality-based Iterated Local Search and its application to Flowshop Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.191--202</w:t>
+              <w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563459v1</w:t>
+                <w:t xml:space="preserve">inria-00623390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des critères d'inclusions dans les essais cliniques à l'aide de méthodes d'optimisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Delerue</w:t>
+                <w:t xml:space="preserve">Analyzing the Effect of Objective Correlation on the Efficient Set of MNK-Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011: 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.116-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639523v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Deltel</w:t>
+                <w:t xml:space="preserve">Extension des critères d'inclusions dans les essais cliniques à l'aide de méthodes d'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ROADEF 2011: 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00623390v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Effect of Objective Correlation on the Efficient Set of MNK-Landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NILS: a Neutrality-based Iterated Local Search and its application to Flowshop Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.191--202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00550349v1</w:t>
+                <w:t xml:space="preserve">hal-00563459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Neutrality of Flowshop Scheduling Fitness Landscapes</w:t>
               </w:r>
@@ -14288,90 +14288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">biomanycores.org: a repository of interoperable open-source code for many-core bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14867,51 +14867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-environment cooperative parallel metaheuristics for solving dynamic optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briseida Sarasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15001,51 +15001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable neighborhood search in dynamic vehicle routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briseida Sarasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15103,355 +15103,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multi-Objective Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chevrier</w:t>
+                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: definition, properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Madeira, Portugal. pp.575--580</w:t>
+              <w:t xml:space="preserve">4th Workshop on Theory of Randomized Search Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469418v2</w:t>
+                <w:t xml:space="preserve">hal-00460442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de distance pour l'ACVRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+                <w:t xml:space="preserve">A Parallel Multi-Objective Evolutionary Algorithm for Phylogenetic Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010 : 11e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization LION 4, LNCS No.3410</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venise, Italy. pp.196-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13800-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523046v1</w:t>
+                <w:t xml:space="preserve">inria-00522658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fitness Landscape Analysis for the Permutation Flowshop Scheduling Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium. pp.227-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00523213v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multiobjective Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multi-Objective Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15463,541 +15507,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2010 - 13th International IEEE Conference on Intelligent Transport Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Madeira, Portugal. pp.575--580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00523230v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Genetic Operator Search for the Molecular Docking Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tavares</w:t>
+                <w:t xml:space="preserve">Une nouvelle mesure de distance pour l'ACVRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoBIO 2010 - 8th European Conference on Evolutionary Computation, Machine Learning and Data Mining in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2010 : 11e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00522636v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00523046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alba</w:t>
+                <w:t xml:space="preserve">Variable Genetic Operator Search for the Molecular Docking Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoBIO 2010 - 8th European Conference on Evolutionary Computation, Machine Learning and Data Mining in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12211-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00690620v1</w:t>
+                <w:t xml:space="preserve">inria-00522636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Multi-Objective Evolutionary Algorithm for Phylogenetic Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
+                <w:t xml:space="preserve">A Fitness Landscape Analysis for the Permutation Flowshop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization LION 4, LNCS No.3410</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00522658v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00523213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: definition, properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">On Optimizing a Demand Responsive Transport with an Evolutionary Multiobjective Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Theory of Randomized Search Heuristics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2010 - 13th International IEEE Conference on Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Madeire, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460442v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00523230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multiobjective metaheuristics to solve VRP with uncertain demands</w:t>
               </w:r>
@@ -16277,90 +16277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Multi-Objective Approaches for Inferring Phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delbem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16385,51 +16385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Particle Swarm for Solving the Dynamic Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17595,51 +17595,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Sequencing with an Adaptive Genetic Algorithm from Tandem Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">A Preliminary Work on Evolutionary Identiﬁcation of Protein Variants and New Proteins on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
@@ -17657,97 +17657,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">AINA 2006, HIPCOMB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00270874v1</w:t>
+                <w:t xml:space="preserve">inria-00270867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Work on Evolutionary Identiﬁcation of Protein Variants and New Proteins on Grids</w:t>
+                <w:t xml:space="preserve">Protein Sequencing with an Adaptive Genetic Algorithm from Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
@@ -17765,73 +17765,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2006, HIPCOMB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00270867v1</w:t>
+                <w:t xml:space="preserve">inria-00270874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Investigation of the `Learnable Evolution Model' for Faster/Better Multiobjective Water Systems Design</w:t>
               </w:r>
@@ -18027,217 +18027,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Nominal and Numerical Data: A New Distance Concept for a Hybrid Genetic Algorithm</w:t>
+                <w:t xml:space="preserve">A Parallel Adaptive GA for Linkage Disequilibrium in Genomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization -- {EvoCOP}~2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Coimbra, Portugal, pp.220--229</w:t>
+              <w:t xml:space="preserve">IPDPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Santa Fe, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001183v1</w:t>
+                <w:t xml:space="preserve">inria-00001182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Adaptive GA for Linkage Disequilibrium in Genomics.</w:t>
+                <w:t xml:space="preserve">Clustering Nominal and Numerical Data: A New Distance Concept for a Hybrid Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Santa Fe, USA</w:t>
+              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization -- {EvoCOP}~2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Coimbra, Portugal, pp.220--229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001182v1</w:t>
+                <w:t xml:space="preserve">inria-00001183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rules extraction in linkage disequilibrium mapping with an adaptive genetic algorithm</w:t>
               </w:r>
@@ -18350,103 +18350,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective Energy-Efficient Maximal Coverage Path Planning for UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheila Ghambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Golabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19865,400 +19865,400 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MH-Builder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Mousin</w:t>
+                <w:t xml:space="preserve">Mary-Morstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444623v1</w:t>
+                <w:t xml:space="preserve">hal-04444425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Morstan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+                <w:t xml:space="preserve">MOCA-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Caron</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04444425v1</w:t>
+                <w:t xml:space="preserve">hal-04444676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCA-I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">MH-Builder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444676v1</w:t>
+                <w:t xml:space="preserve">hal-04444623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -20413,51 +20413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05093058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Segura-Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Jos&#233;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.108846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hafsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Wattebled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Ghambari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-06403-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh Maala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2983692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04496-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin-Huyghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lemtiri-Florek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00402-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansske Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMHEUR.2016.079104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR0TN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Seridi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-012-0774-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K93TVDH6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591138v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL74GH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2010.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLGQC90D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-010-9128-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.07.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VDF2TCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836804v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426910802679535" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Golabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Amir Ashayeri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_33" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasfa Mounir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Othman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504797" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77967-2_60" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185695" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308340" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429421v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bedenel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Chaiwuttisak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055436" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216489v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fisset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Machado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107757v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37140-0_18" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096029v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946437v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837571v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825857v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.78" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2012.6217234" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639523v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469418v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522658v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delbem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13800-3_17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522632v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sulieman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586538" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522639v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835042v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850229" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326372v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88439-2_9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia-Nieto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269974v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_36" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269967v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269972v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_31" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270874v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001170v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Corne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Savic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey A. Walters" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001183v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001182v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418464v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522731v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216511v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43505-2_61" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522739v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11218-8_5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376770v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395336v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275659v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007983v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523274v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444676v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05093058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Segura-Ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Jos&#233;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.108846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hafsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Wattebled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Ghambari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-06403-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh Maala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2983692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04496-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin-Huyghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lemtiri-Florek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00402-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansske Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMHEUR.2016.079104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR0TN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Seridi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-012-0774-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K93TVDH6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591138v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.12.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL74GH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2010.08.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLGQC90D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-010-9128-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.07.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VDF2TCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garc&#237;a-Nieto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836804v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426910802679535" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Golabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Amir Ashayeri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_33" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasfa Mounir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531162v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Fakhfakh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Othman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504797" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77967-2_60" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185695" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021835v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308340" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429421v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868195v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bedenel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Chaiwuttisak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055436" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fisset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_30" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249097v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Machado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107757v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37140-0_18" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096029v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946437v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.78" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2012.6217234" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639523v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522658v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delbem" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13800-3_17" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469418v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523230v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522632v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sulieman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586538" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522639v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835042v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850229" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326372v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88439-2_9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia-Nieto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269974v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_36" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269967v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269972v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70928-2_31" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270867v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270874v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001170v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Corne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Savic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey A. Walters" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001182v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001183v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418464v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522731v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216511v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43505-2_61" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522739v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11218-8_5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376770v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395336v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275659v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007983v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523274v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444676v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>