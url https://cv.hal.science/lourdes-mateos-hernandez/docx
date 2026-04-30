--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -75,7280 +75,7548 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of axonal muscarinic acetylcholine receptors mediate formation of saliva cocktail in the tick Ixodes ricinus</w:t>
+                <w:t xml:space="preserve">Microbial network stability, not diversity, drives colonization resistance against Borrelia afzelii in Ixodes ricinus ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cáinà Nìng</w:t>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Valdés</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (2), pp.102613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-026-68654-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495074v1</w:t>
+                <w:t xml:space="preserve">hal-05551630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Microbial Community Assembly: Insights on Vectors of Infectious Diseases</w:t>
+                <w:t xml:space="preserve">Two types of axonal muscarinic acetylcholine receptors mediate formation of saliva cocktail in the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+                <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">James Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-082024-094943⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.2867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-68654-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401290v1</w:t>
+                <w:t xml:space="preserve">hal-05495074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic variation in the microbiome of Varroa destructor in the neighbouring countries Slovakia and Czechia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding Microbial Community Assembly: Insights on Vectors of Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Štefánia Skičková</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-025-00699-8⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (1), pp.547-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-082024-094943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214455v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variations in the Microbiome of Hyalomma excavatum Ticks in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial network assembly in bat flies with differing host specificity from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lamine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+                <w:t xml:space="preserve">Attila D Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+                <w:t xml:space="preserve">Andrei Daniel Mihalca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+                <w:t xml:space="preserve">Sándor Hornok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.2929-2946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-025-02597-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315920v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Geographic variation in the microbiome of Varroa destructor in the neighbouring countries Slovakia and Czechia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Baňas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214438v1</w:t>
+                <w:t xml:space="preserve">hal-05214455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Roháčková</w:t>
+                <w:t xml:space="preserve">Seasonal Variations in the Microbiome of Hyalomma excavatum Ticks in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-025-02597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214923v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
+                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justė Aželytė</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04146456v1</w:t>
+                <w:t xml:space="preserve">hal-05214438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging tick-borne spotted fever group rickettsioses in the Balkans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lianet Denis-Abuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Roháčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105400⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (9), pp.fiaf082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03976473v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Infections in Cattle and Rhipicephalus microplus: A Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Marrero-Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.998. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1173609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12080998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178414v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual SIFamide receptors in Ixodes salivary glands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetta Guerrib</w:t>
+                <w:t xml:space="preserve">Ryan Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caina Ning</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoonseong Park</w:t>
+                <w:t xml:space="preserve">Radek Šíma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2023.103963⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112618v1</w:t>
+                <w:t xml:space="preserve">hal-04169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of bacterial community assembly over developmental stages and midgut of Dermanyssus gallinae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helena Frantová</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02244-4⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146831v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential detection of tick-borne pathogens in human platelets and whole blood using microfluidic PCR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Verica Simin</w:t>
+                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Žiegytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106756⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942939v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual SIFamide receptors in Ixodes salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetta Guerrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caina Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoonseong Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1173609. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.103963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2023.103963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146807v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emerging tick-borne spotted fever group rickettsioses in the Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Radek Šíma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.105400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169559v1</w:t>
+                <w:t xml:space="preserve">anses-03976473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Infections in Cattle and Rhipicephalus microplus: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Marrero-Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12080998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150492v1</w:t>
+                <w:t xml:space="preserve">hal-04178414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of α-Gal producing lactic acid bacteria with potential probiotic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Bamgbose</w:t>
+                <w:t xml:space="preserve">Variation of bacterial community assembly over developmental stages and midgut of Dermanyssus gallinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">David Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isa O Abdullahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bello</w:t>
+                <w:t xml:space="preserve">Helena Frantová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11632-8⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02244-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088967v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+                <w:t xml:space="preserve">Differential detection of tick-borne pathogens in human platelets and whole blood using microfluidic PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.106756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687361v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector microbiota manipulation by host antibodies: the forgotten strategy to develop transmission-blocking vaccines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justė Aželytė</w:t>
+                <w:t xml:space="preserve">Functional characterization of α-Gal producing lactic acid bacteria with potential probiotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bamgbose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa O Abdullahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen I Inabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Mohammed Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-05122-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11632-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03533913v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean spotted fever-like illness caused by Rickettsia sibirica mongolitimonae, North Macedonia, June 2022</w:t>
+                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+                <w:t xml:space="preserve">Milan Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofija Mateska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Verica Simin</w:t>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Bogdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+                <w:t xml:space="preserve">Mouna Naila Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.42.2200735⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150462v1</w:t>
+                <w:t xml:space="preserve">hal-03687361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Microbiota Vaccine Reduces Avian Malaria Infection Within Mosquito Vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vector microbiota manipulation by host antibodies: the forgotten strategy to develop transmission-blocking vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justė Aželytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841835⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-05122-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03993660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anti-Microbiota Vaccine Reduces Avian Malaria Infection Within Mosquito Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Žiegytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Platonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.841835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942975v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Ecological Implications of Microbiota Diversity in Birds: Natural Barriers Against Avian Malaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justė Aželytė</w:t>
+                <w:t xml:space="preserve">Mediterranean spotted fever-like illness caused by Rickettsia sibirica mongolitimonae, North Macedonia, June 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Mateska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.807682⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.42.2200735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993621v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tick microbiota vaccines: how can this actually work?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11756-021-00818-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943528v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick–human interactions: from allergic klendusity to the α-Gal syndrome</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Ecological Implications of Microbiota Diversity in Birds: Natural Barriers Against Avian Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20200915⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.807682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.807682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03314572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anti-tick microbiota vaccines: how can this actually work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Allain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (6), pp.1555-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11756-021-00818-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316049v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Proteomic Analysis of Rhipicephalus sanguineus sensu lato (Acari: Ixodidae) Tropical and Temperate Lineages: Uncovering Differences During Ehrlichia canis Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick–human interactions: from allergic klendusity to the α-Gal syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Seron Sanches</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.611113⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 478 (9), pp.1783-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20200915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03318210v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Bornères</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Pipová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327962v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick and Host Derived Compounds Detected in the Cement Complex Substance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Comparative Proteomic Analysis of Rhipicephalus sanguineus sensu lato (Acari: Ixodidae) Tropical and Temperate Lineages: Uncovering Differences During Ehrlichia canis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Seron Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+                <w:t xml:space="preserve">Joana Ferrolho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Merino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Isabel G Fernández de Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10040555⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.611113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951800v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Gal-Based Vaccines: Advances, Opportunities, and Perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bornères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.08.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02951804v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capsule-Based Model for Immature Hard Tick Stages Infestation on Laboratory Mice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-Tick Microbiota Vaccine Impacts Ixodes ricinus Performance during Feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Borneres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Versille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61430⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8040702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951801v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Reactions and Immunity in Response to Tick Salivary Biogenic Substances and Red Meat Consumption in the Zebrafish Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Diaz-Sanchez</w:t>
+                <w:t xml:space="preserve">Infection with Toxocara canis Inhibits the Production of IgE Antibodies to α-Gal in Humans: Towards a Conceptual Framework of the Hygiene Hypothesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roman-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00078⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951795v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum proteome of dogs at subclinical and clinical onset of canine leishmaniosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">Lorena Franco-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Tvarijonaviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Escribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis J. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.318-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951768v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinergic axons regulate type I acini in salivary glands of Ixodes ricinus and Ixodes scapularis ticks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radek Sima</w:t>
+                <w:t xml:space="preserve">Quantitative Proteomics Identifies Metabolic Pathways Affected by Babesia Infection and Blood Feeding in the Sialoproteome of the Vector Rhipicephalus bursa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ferrolho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73077-1⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316258v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum proteome of dogs at subclinical and clinical onset of canine leishmaniosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Assessment of the Molecular Diversity of Ticks and Tick-Borne Microorganisms of Small Ruminants in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asta Tvarijonaviciute</w:t>
+                <w:t xml:space="preserve">Abdul Jabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Escribano</w:t>
+                <w:t xml:space="preserve">Adil Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis J. Bernal</w:t>
+                <w:t xml:space="preserve">Charles G. Gauci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Niaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13354⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618461v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Tick Microbiota Vaccine Impacts Ixodes ricinus Performance during Feeding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Borneres</w:t>
+                <w:t xml:space="preserve">Tick and Host Derived Compounds Detected in the Cement Complex Substance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Versille</w:t>
+                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8040702⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10040555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313085v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Proteomics Identifies Metabolic Pathways Affected by Babesia Infection and Blood Feeding in the Sialoproteome of the Vector Rhipicephalus bursa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α-Gal-Based Vaccines: Advances, Opportunities, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.91. </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.992-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines8010091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02991779v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of the Molecular Diversity of Ticks and Tick-Borne Microorganisms of Small Ruminants in Pakistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Capsule-Based Model for Immature Hard Tick Stages Infestation on Laboratory Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Jabbar</w:t>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Khan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091428⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951805v1</w:t>
+                <w:t xml:space="preserve">hal-02951801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection with Toxocara canis Inhibits the Production of IgE Antibodies to α-Gal in Humans: Towards a Conceptual Framework of the Hygiene Hypothesis?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Allergic Reactions and Immunity in Response to Tick Salivary Biogenic Substances and Red Meat Consumption in the Zebrafish Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Diaz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Frealle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020167⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951797v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and molecular drivers of the alpha-gal syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Hodzic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Gerhard Duscher</w:t>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02619911v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick bites induce Anti-alpha-Gal antibodies in dogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Cholinergic axons regulate type I acini in salivary glands of Ixodes ricinus and Ixodes scapularis ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Leschnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">Marie Vancová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan O. M. Rego</w:t>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines7030114⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73077-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620837v1</w:t>
+                <w:t xml:space="preserve">hal-03316258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human amyloid-β enriched extracts: evaluation of in vitro and in vivo internalization and molecular characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freezing-thawing procedures remodel the proteome of ram sperm before and after in vitro capacitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Flores-Cuadrado</w:t>
+                <w:t xml:space="preserve">Patricia Peris Frau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Saiz-Sánchez</w:t>
+                <w:t xml:space="preserve">Alicia Martin Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Úbeda-Bañón</w:t>
+                <w:t xml:space="preserve">Maria Iniesta Cuerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Frontiñán-Rubio</w:t>
+                <w:t xml:space="preserve">Irène Sanchez-Ajofrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (18), pp.4596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13195-019-0513-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20184596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02891726v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hypersensitivity reaction to mammalian galactose-α-1,3-galactose (α-Gal) after repeated tick bites in a patient from France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Vaccinology Approach to the Identification and Characterization of Dermanyssus gallinae Candidate Protective Antigens for the Control of Poultry Red Mite Infestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lima-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mata-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Triguero-Ocaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.05.017⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7040190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887752v1</w:t>
+                <w:t xml:space="preserve">hal-02899584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma phagocytophilum modifies tick cell microRNA expression and upregulates isc-mir-79 to facilitate infection by targeting the Roundabout protein 2 pathway</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical gamasoidosis and antibody response in two patients infested with Ornithonyssus bursa (Acari: Gamasida: Macronyssidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro J. Espinosa Prados</w:t>
+                <w:t xml:space="preserve">José Francisco Lima-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45658-2⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (4), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-019-00408-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629125v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing-thawing procedures remodel the proteome of ram sperm before and after in vitro capacitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Peris Frau</w:t>
+                <w:t xml:space="preserve">Environmental and molecular drivers of the alpha-gal syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Martin Maestro</w:t>
+                <w:t xml:space="preserve">Adnan Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roman-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Iniesta Cuerda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Georg Gerhard Duscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20184596⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02620227v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical gamasoidosis and antibody response in two patients infested with Ornithonyssus bursa (Acari: Gamasida: Macronyssidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick bites induce Anti-alpha-Gal antibodies in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leschnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Francisco Lima-Barbero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marinela Contreras</w:t>
+                <w:t xml:space="preserve">Ryan O. M. Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-019-00408-x⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7030114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887675v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vaccinology Approach to the Identification and Characterization of Dermanyssus gallinae Candidate Protective Antigens for the Control of Poultry Red Mite Infestations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human amyloid-β enriched extracts: evaluation of in vitro and in vivo internalization and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina M Pedrero-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lima-Barbero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+                <w:t xml:space="preserve">Alicia Flores-Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Mata-Lorenzo</w:t>
+                <w:t xml:space="preserve">Daniel Saiz-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Triguero-Ocaña</w:t>
+                <w:t xml:space="preserve">Isabel Úbeda-Bañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Frontiñán-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines7040190⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-019-0513-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02899584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-inactivated Mycobacterium bovis protects zebrafish against mycobacteriosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir López</w:t>
+                <w:t xml:space="preserve">Anaplasma phagocytophilum modifies tick cell microRNA expression and upregulates isc-mir-79 to facilitate infection by targeting the Roundabout protein 2 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Angeles Risalde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marinela Contreras</w:t>
+                <w:t xml:space="preserve">Maria Pilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos Hernández</w:t>
+                <w:t xml:space="preserve">Margarita Villar Rayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Vicente</w:t>
+                <w:t xml:space="preserve">Pedro J. Espinosa Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (10), pp.1515-1528. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfd.12847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45658-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621082v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of blood type on anti-α-Gal immunity and the incidence of infectious diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Delayed hypersensitivity reaction to mammalian galactose-α-1,3-galactose (α-Gal) after repeated tick bites in a patient from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Riveau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (3), pp.e301-e301. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1057-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emm.2016.164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622627v1</w:t>
+                <w:t xml:space="preserve">hal-02887752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; MSP4 and HSP70 proteins are involved in interactions with host cells during pathogen infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Heat-inactivated Mycobacterium bovis protects zebrafish against mycobacteriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Risalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana L. Garcia-Perez</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (10), pp.1515-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfd.12847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622707v1</w:t>
+                <w:t xml:space="preserve">hal-02621082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of RT-PCR and proteomics for the identification of Crimean-Congo hemorrhagic fever virus in ticks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Effect of blood type on anti-α-Gal immunity and the incidence of infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Riveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00353⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.e301-e301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emm.2016.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624134v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary Prostaglandin E2: Role in Tick-Induced Allergy to Red Meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; MSP4 and HSP70 proteins are involved in interactions with host cells during pathogen infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L. Garcia-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02622783v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-host conflict: immunoglobulin E antibodies to tick proteins in patients with anaphylaxis to tick bite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Combination of RT-PCR and proteomics for the identification of Crimean-Congo hemorrhagic fever virus in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Chaligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Hernández-Jarguín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teresa Alfaya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (13), pp.20630-20644. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), pp.e00353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.15243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625104v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of [i]Anaplasma phagocytophilum[/i] proteins involved in infection of the tick vector, [i]Ixodes scapularis[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Salivary Prostaglandin E2: Role in Tick-Induced Allergy to Red Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jindrǐch Chmelař</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137237⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (7), pp.495-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231270v1</w:t>
+                <w:t xml:space="preserve">hal-02622783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tick-host conflict: immunoglobulin E antibodies to tick proteins in patients with anaphylaxis to tick bite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Alfaya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (13), pp.20630-20644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.15243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and characterization of [i]Anaplasma phagocytophilum[/i] proteins involved in infection of the tick vector, [i]Ixodes scapularis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bonzon-Kulichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulation of the immune response to α-Gal and vector-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdiel Pérez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel G. Fernández De Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (10), pp.470-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7358,1487 +7626,1487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of axonal muscarinic acetylcholine receptors mediate formation of saliva cocktail in the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valdés James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomology 2024 in Phoenix, Arizona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Entomological Society Of America, Nov 2024, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of Two Types of Axonal Muscarinic Acetylcholine Receptors Mediate Formation of Saliva Cocktail in the Tick Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valdés James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference, Cuba TTP11 Cuba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP.11 - Tick and Tick-Borne Pathogens Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana (Cuba), Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinergic control of Ixodes salivary glands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Dual SIFamide neuropeptide receptors in control of Ixodes salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetta Guerrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radek Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Czech Tick Meeting II (FCTM II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Parasitology, Biology centre, Czech Republic CAS, Sep 2023, Ceske Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Parasitology, Mar 2023, Weimar, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253067v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première caractérisation fonctionnelle de récepteurs muscariniques chez Trichinella spiralis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cholinergic control of Ixodes salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès délocalisé des SOCIETES FRANÇAISES DE PARASITOLOGIE et de MYCOLOGIE MEDICALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marrakech (MA), Morocco</w:t>
+              <w:t xml:space="preserve">French Czech Tick Meeting II (FCTM II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Parasitology, Biology centre, Czech Republic CAS, Sep 2023, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141512v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual SIFamide neuropeptide receptors in control of Ixodes salivary glands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Première caractérisation fonctionnelle de récepteurs muscariniques chez Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Parasitology, Mar 2023, Weimar, Germany, Germany</w:t>
+              <w:t xml:space="preserve">Congrès délocalisé des SOCIETES FRANÇAISES DE PARASITOLOGIE et de MYCOLOGIE MEDICALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253076v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinomimetics-mediated salivary gland secretion in hard ticks - how does it actually work?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
+              <w:t xml:space="preserve">TTP10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania. pp.11464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991397v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology of two different muscarinic acetylcholine receptors in Ixodes ricinus and their localization in the salivary glands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cholinomimetics-mediated salivary gland secretion in hard ticks - how does it actually work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991404v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the complex serotoninergic system of Ixodes ricinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Pharmacology of two different muscarinic acetylcholine receptors in Ixodes ricinus and their localization in the salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caina Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve H Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991457v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into complex serotoninergic system in the ticks Ixodes ricinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Insight into the complex serotoninergic system of Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valdés James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991429v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into complex serotoninergic system in the ticks Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valdés James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTP10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania. pp.11464</w:t>
+              <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943224v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal Basis of Tick-Pathogen Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion annuelle groupe Tiques Et Maladies A Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8848,150 +9116,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Characterization of Three G Protein-Coupled Acetylcholine Receptors in Parasitic Nematode Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cáinà Nìng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karadjian Grégory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9001,289 +9269,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics Approach to the Study of Cattle Tick Adaptation to White Tailed Deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Popara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Fernández de Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de la Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/319812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics Approach to the Study of Cattle Tick Adaptation to White Tailed Deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Popara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Fernández de Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de la Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/319812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9430,51 +9698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;in&#224; N&#236;ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Banovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marrero-Perera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12080998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Guerrib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonseong Park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2023.103963" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Simin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bamgbose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa O Abdullahi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen I Inabo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11632-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Jakimovski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Mateska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Bogdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.42.2200735" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Platonova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de la Fuente" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.807682" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00818-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200915" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Seron Sanches" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Couto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferrolho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.611113" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pacheco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Merino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040555" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951804v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jeronimo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73077-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Franco-Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Tvarijonaviciute" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Bernal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313085v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Borneres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8040702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanches" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8010091" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jabbar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Gauci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Niaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hodzic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gerhard Duscher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01210" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschnik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O. M. Rego" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030114" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Pedrero-Prieto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flores-Cuadrado" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saiz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel &#218;beda-Ba&#241;&#243;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fronti&#241;&#225;n-Rubio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-019-0513-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de La Fuente" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.05.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar Rayo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Espinosa Prados" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45658-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Peris Frau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martin Maestro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iniesta Cuerda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sanchez-Ajofrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184596" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Lima-Barbero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00408-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lima-Barbero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mata-Lorenzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Triguero-Oca&#241;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040190" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L&#243;pez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Risalde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Vicente" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12847" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622627v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emm.2016.164" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Garcia-Perez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00307" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chaligiannis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Hern&#225;ndez-Jargu&#237;n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00353" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindr&#464;ch Chmela&#345;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.03.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86DCXKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Moral" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alfaya Arias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15243" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231270v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ayllon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kocan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonzon-Kulichenko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137237" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Valdes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez De Mera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.06.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16TGRN4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateos-Hern&#225;ndez Lourdes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253067v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253076v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991404v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991457v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991346v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149591v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karadjian Gr&#233;gory" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178759v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/319812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551630v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102613" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D S&#225;ndor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Daniel Mihalca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00720-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Guerrib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonseong Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2023.103963" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Banovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105400" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marrero-Perera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12080998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Simin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106756" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bamgbose" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa O Abdullahi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen I Inabo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11632-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Platonova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841835" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Jakimovski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Mateska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Bogdan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.42.2200735" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de la Fuente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.807682" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00818-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Contreras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200915" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Seron Sanches" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Couto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferrolho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.611113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Borneres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8040702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Franco-Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Tvarijonaviciute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Bernal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13354" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanches" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8010091" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jabbar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Gauci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Niaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091428" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pacheco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Merino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040555" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jeronimo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00078" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73077-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Peris Frau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martin Maestro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iniesta Cuerda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sanchez-Ajofrin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184596" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lima-Barbero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mata-Lorenzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Triguero-Oca&#241;a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040190" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Lima-Barbero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00408-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hodzic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gerhard Duscher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01210" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschnik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O. M. Rego" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030114" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891726v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Pedrero-Prieto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flores-Cuadrado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saiz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel &#218;beda-Ba&#241;&#243;n" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fronti&#241;&#225;n-Rubio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-019-0513-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar Rayo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Espinosa Prados" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45658-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de La Fuente" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.05.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621082v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L&#243;pez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Risalde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Vicente" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12847" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riveau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emm.2016.164" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Garcia-Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00307" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chaligiannis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Hern&#225;ndez-Jargu&#237;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00353" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622783v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindr&#464;ch Chmela&#345;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.03.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86DCXKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Moral" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alfaya Arias" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15243" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ayllon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kocan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonzon-Kulichenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137237" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Valdes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez De Mera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.06.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16TGRN4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805880v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateos-Hern&#225;ndez Lourdes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253076v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253067v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141512v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;in&#224; N&#236;ng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karadjian Gr&#233;gory" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popara" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/319812" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178767v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>