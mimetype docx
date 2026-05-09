--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -77,53 +77,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lourdes-monterrubio-ibanez</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-0566-3666</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M-7198-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -158,2462 +179,2462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematizing the visualization of migration images to reflect on migrants' dehumanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Documentary Film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17503280.2025.2518750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s Essay Films in Francophone Europe. Exploring the Female Audiovisual Thinking Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
+                <w:t xml:space="preserve">Zapping Zone and Level Five. Between the visitor’s experience of the video installation and the filmmaker’s reflection of the essay film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Monterrubio-Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Film and Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arte, Individuo y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.1377-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/aris.87867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10509208.2023.2229910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04162605v3</w:t>
+                <w:t xml:space="preserve">hal-04231794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectator’s Position as a Thinking Space for the Contemporary Essay Film: Face aux fantômes (2009) and Jaurès (2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Women’s Essay Films in Francophone Europe. Exploring the Female Audiovisual Thinking Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Cinema </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31009/cc.2022.v10.i18.04⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Film and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10509208.2023.2229910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730803v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162605v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posición del espectador como espacio de pensamiento del film-ensayo contemporáneo: Face aux fantômes (2009) y Jaurès (2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Spectator’s Position as a Thinking Space for the Contemporary Essay Film: Face aux fantômes (2009) and Jaurès (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Cinema </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (18), pp.139-156. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2022, 10 (18), pp.53 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31009/cc.2022.v10.i18.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737019v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The filmmaker’s presence in French contemporary autofiction. From filmeur/filmeuse to acteur/actrice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La posición del espectador como espacio de pensamiento del film-ensayo contemporáneo: Face aux fantômes (2009) y Jaurès (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Review of Film and Television Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17400309.2021.2007713⟩</w:t>
+              <w:t xml:space="preserve">Comparative Cinema </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (18), pp.139-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31009/cc.2022.v10.i18.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191367v5</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sans soleil by Chris Marker. The Essay Film and its Cinematic Thinking Process: Reflecting on Postmodernity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The filmmaker’s presence in French contemporary autofiction. From filmeur/filmeuse to acteur/actrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in European Cinema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17411548.2022.2073173⟩</w:t>
+              <w:t xml:space="preserve">New Review of Film and Television Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.553-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17400309.2021.2007713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655658v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191367v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's Epistolary Cinema. Exploring Female Alterity and Intersubjectivity: Letter-Films and Filmic Correspondences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sans soleil by Chris Marker. The Essay Film and its Cinematic Thinking Process: Reflecting on Postmodernity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Film and Video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10509208.2021.1944014⟩</w:t>
+              <w:t xml:space="preserve">Studies in European Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17411548.2022.2073173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259068v5</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Navarre. About a postmodern epistolary writing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Women's Epistolary Cinema. Exploring Female Alterity and Intersubjectivity: Letter-Films and Filmic Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romance Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08831157.2020.1854555⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Film and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10509208.2021.1944014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112052v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259068v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Barthes, lo fílmico versus el cine. El sentido suspendido como definición de la modernidad cinematográfica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Escritura e imagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.197-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/esim.78941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's Epistolary Cinema. Exploring Female Alterities: Epistolary Films and Epistolary Essay Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yves Navarre. About a postmodern epistolary writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminist Media Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680777.2021.1900313⟩</w:t>
+              <w:t xml:space="preserve">Romance Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08831157.2020.1854555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161564v5</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112052v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Godard's Diptychs. Rethinking Cinema through the Essay Film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Women's Epistolary Cinema. Exploring Female Alterities: Epistolary Films and Epistolary Essay Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Film and Video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10509208.2021.1981091⟩</w:t>
+              <w:t xml:space="preserve">Feminist Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1781 - 1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680777.2021.1900313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340587v4</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161564v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondências by Rita Azevedo Gomes. The complex hybrid image of contemporary epistolary cinema and contemporary essay film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Godard's Diptychs. Rethinking Cinema through the Essay Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1472586X.2020.1771202⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Film and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 40 (1), pp.16-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10509208.2021.1981091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925532v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340587v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escritura epistolar y posmodernidad literaria. L'Espérance de beaux voyages de Yves Navarre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correspondências by Rita Azevedo Gomes. The complex hybrid image of contemporary epistolary cinema and contemporary essay film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25145/j.cedille.2020.17.16⟩</w:t>
+              <w:t xml:space="preserve">Visual Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1472586X.2020.1771202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610677v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penny Dreadful (2014-2016). Postmodern mythology and ontology of otherness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Escritura epistolar y posmodernidad literaria. L'Espérance de beaux voyages de Yves Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15581/003.33.1.15-28⟩</w:t>
+              <w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.307-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25145/j.cedille.2020.17.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610685v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartografiando la epistolaridad del cine contemporáneo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Penny Dreadful (2014-2016). Postmodern mythology and ontology of otherness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Área abierta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/arab.66274⟩</w:t>
+              <w:t xml:space="preserve">Communication and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15581/003.33.1.15-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611291v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los &amp;quot;filmeurs&amp;quot; Joseph Morder y Alain Cavalier. Gesto fílmico de despojamiento y epistemología de la no manipulación</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cartografiando la epistolaridad del cine contemporáneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arte, Individuo y Sociedad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/ARIS.58613⟩</w:t>
+              <w:t xml:space="preserve">Área abierta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/arab.66274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611406v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La evolución de la materia epistolar en la obra literaria de Marguerite Duras: Aurélia Steiner, la destrucción de la misiva</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Los &amp;quot;filmeurs&amp;quot; Joseph Morder y Alain Cavalier. Gesto fílmico de despojamiento y epistemología de la no manipulación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arte, Individuo y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/ARIS.58613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610711v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositivos de enunciación del film-ensayo español contemporáneo. Evolución de la subjetividad ensayística y su pensamiento en acto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La evolución de la materia epistolar en la obra literaria de Marguerite Duras: Aurélia Steiner, la destrucción de la misiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Spanish &amp; Latin American Cinemas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911079v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friends in cinema. Correspondencias fílmicas: de la subjetividad a la intersubjetividad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispositivos de enunciación del film-ensayo español contemporáneo. Evolución de la subjetividad ensayística y su pensamiento en acto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Área abierta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/arab.65384⟩</w:t>
+              <w:t xml:space="preserve">Studies in Spanish &amp; Latin American Cinemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.335-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/slac_00003_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611267v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Beginnings of Contemporary Cinema: Close-Up by Abbas Kiarostami and Dream of Light by Víctor Erice – The Fraternity between Documentary and Fiction as a Synthesis of Early Cinema and Cinematic Modernity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3819970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presencia de la materia epistolar en la obra de Robert Pinget. Irrealización y desaparición de la misiva en Le Fiston y Lettre morte*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3819970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The presence of the epistolary material in the New Novel and the Theatre of the Absurd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anales de Filología Francesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6018/analesff.26.1.352581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dernière Bande de Samuel Beckett. Misivas sonoras de una auto-correspondencia epistolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thélème, Revista Complutense de Estudios Franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/THEL.55537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agatha and the Limitless Readings by Marguerite Duras. The literary text and its filmic (irre)presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicación y sociedad (Navarra)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (3), pp.41-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15581/003.30.3.41-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juventud en marcha de Pedro Costa. La misiva negada. Palabra, memoria y resistencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secuencias. Revista de historia del cine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15366/secuencias2017.45.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agatha et les lectures illimitées de Marguerite Duras. El texto literario y su (irre)presentación fílmica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicación y sociedad (Navarra)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (3), pp.41-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15581/003.30.3.41-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tecnología digital y cine español contemporáneo (2000-2010). En busca de la modernidad perdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicación. Revista Internacional de Comunicación Audiovisual, Publicidad y Literatura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre los inicios del cine contemporáneo: Primer plano de Abbas Kiarostami y El sol del membrillo de Víctor Erice. La fraternidad documental-ficción como síntesis entre el cine primitivo y la modernidad cinematográfica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (3), pp.41-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From militant cinema to essay film. Letter to Jane by Jean-Luc Godard and Jean-Pierre Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorretratos identitarios de una mirada fílmica. De la ausencia a la (multi)presencia: Duras, Akerman, Varda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Cinema </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, IV (8), pp.63 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del cinéma militant al ciné-essai. Letter to Jane de Jean-Luc Godard y Jean-Pierre Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity self-portraits of a filmic gaze. From absence to (multi)presence: Duras, Akerman, Varda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Cinema </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.63 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2623,392 +2644,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potencias de la sororidad. Mujeres reunidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El poder en escena. Motivos visuales en la escena pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galaxia Gutenberg, pp.266-273, 2023, 978-84-19075-33-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Morte Rouge (soliloquio) by Víctor Erice. From Trauma to Fraternity. The Interstice between Reality and Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinerarios y formas del ensayo audiovisual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-134, 2019, ISSN: 978-84-17690-61-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611914v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La autoficción literaria francófona del extrême contemporain a través del cine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre escritura e imagen II. Imágenes fijas e imágenes cinéticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b13375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coalescencia literario-cinematográfica en la obra de Marguerite Duras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre escritura e imagen. Lecturas de narrativa contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Brussels, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6392-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iniciar una imaginario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 años de cine. Muestra Internacional de Cine y Mujeres de Pamplona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3018,233 +3039,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Audiovisual Thinking Process in Contemporary Essay Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Català Domènech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kouvaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rascaroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Cinema </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistolary Enunciation in Contemporary Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Monterrubio Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Área abierta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3312,51 +3333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F33D5F"/>
+    <w:nsid w:val="A94F0426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3543,51 +3564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lourdes-monterrubio-ibanez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7198-2016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Monterrubio Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17503280.2025.2518750" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162605v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10509208.2023.2229910" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730803v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/cc.2022.v10.i18.04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191367v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17400309.2021.2007713" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655658v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411548.2022.2073173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259068v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10509208.2021.1944014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112052v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08831157.2020.1854555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/esim.78941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161564v5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680777.2021.1900313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340587v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10509208.2021.1981091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925532v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2020.1771202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610685v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/003.33.1.15-28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/arab.66274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611406v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/ARIS.58613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911079v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/slac_00003_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611267v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/arab.65384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3819970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.26.1.352581" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/THEL.55537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/003.30.3.41-60" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/secuencias2017.45.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611594v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611914v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611938v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13375" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6392-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730914v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bacqu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Catal&#224; Dom&#232;nech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kouvaros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rascaroli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610700v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lourdes-monterrubio-ibanez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0566-3666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7198-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Monterrubio Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17503280.2025.2518750" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Monterrubio-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/aris.87867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162605v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10509208.2023.2229910" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730803v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/cc.2022.v10.i18.04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191367v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17400309.2021.2007713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655658v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411548.2022.2073173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259068v5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10509208.2021.1944014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/esim.78941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112052v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08831157.2020.1854555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161564v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680777.2021.1900313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340587v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10509208.2021.1981091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925532v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2020.1771202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610685v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/003.33.1.15-28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/arab.66274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611406v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/ARIS.58613" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911079v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/slac_00003_1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3819970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.26.1.352581" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/THEL.55537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/003.30.3.41-60" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/secuencias2017.45.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611594v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611914v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611938v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6392-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730914v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bacqu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Catal&#224; Dom&#232;nech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kouvaros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rascaroli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610700v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>