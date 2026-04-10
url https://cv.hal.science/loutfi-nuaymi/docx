--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -416,421 +416,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Block Ascending Auctions for Effective 5G Licensed Shared Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Optimization with Multi-Sleeping Control in 5G Heterogeneous Networks using Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+                <w:t xml:space="preserve">Jean-Paul Chaiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bechler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Amigo</w:t>
+                <w:t xml:space="preserve">Paolo Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2021.3063990⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.4310 - 4322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3157650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197729v1</w:t>
+                <w:t xml:space="preserve">hal-03614844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Reflecting Surfaces and Spectrum Sensing for Cognitive Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nasser</w:t>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCCN.2022.3171212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Optimization with Multi-Sleeping Control in 5G Heterogeneous Networks using Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali El Amine</w:t>
+                <w:t xml:space="preserve">Multi-Block Ascending Auctions for Effective 5G Licensed Shared Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chaiban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Dini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (4), pp.4310 - 4322. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (11), pp.4051-4063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3157650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2021.3063990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614844v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN East–West cooperation in a converged fixed-mobile optical access network: enabling 5G slicing capabilities</w:t>
               </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1054,103 +1054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A truthful ascending auction mechanism for dynamic allocation of LSA spectrum blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.27-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1184,103 +1184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licensed shared access for 5G: Which auction mechanism to choose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1308,261 +1308,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Macro Diversity based on Maximum Ratio Combining in Long Range ALOHA Networks</w:t>
+                <w:t xml:space="preserve">HTTP/2-Based Frame Discarding for Low-Latency Adaptive Video Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-019-00579-3⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3280854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140290v1</w:t>
+                <w:t xml:space="preserve">hal-02463331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Frame Discarding for Low-Latency Adaptive Video Streaming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Macro Diversity based on Maximum Ratio Combining in Long Range ALOHA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Corbillon</w:t>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.18. </w:t>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3280854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11235-019-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463331v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green mobile networks for 5G and beyond</w:t>
               </w:r>
@@ -1682,103 +1682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,64 +1929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Macro Diversity Gain in Long Range ALOHA Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2358,77 +2358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of radio resource management issues and proposals for energy-efficient cellular networks that will cover billions of machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.Art.140 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2456,247 +2456,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Cellular Networks, Smart Grid, and Renewable Energy: Analysis, Architecture, and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Energy-Efficient BS Switching-Off and Cell Topology Management for Macro/Femto Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.182 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2015.2507781⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252809v1</w:t>
+                <w:t xml:space="preserve">hal-01167368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient BS Switching-Off and Cell Topology Management for Macro/Femto Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+                <w:t xml:space="preserve">Integrating Cellular Networks, Smart Grid, and Renewable Energy: Analysis, Architecture, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.2755 - 2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2015.2507781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167368v1</w:t>
+                <w:t xml:space="preserve">hal-01252809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview and classification of research approaches in green wireless networks</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (9-10), pp.1193 - 1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3289,51 +3289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4672,173 +4672,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Amigo</w:t>
+                <w:t xml:space="preserve">A New Approach for User Selection and Resource Management in Intelligent Reflected Surface Assisted Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
+              <w:t xml:space="preserve">VTC2021-Fall 2021: IEEE 94th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Norman, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Fall52928.2021.9625456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197693v1</w:t>
+                <w:t xml:space="preserve">hal-03513286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4847,540 +4834,553 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03513270v1</w:t>
+                <w:t xml:space="preserve">hal-03197693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ascending implementation of the Vickrey-Clarke-Groves mechanism for the Licensed Shared Access</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2020 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566149v1</w:t>
+                <w:t xml:space="preserve">hal-03513270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for User Selection and Resource Management in Intelligent Reflected Surface Assisted Cellular Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abbass Nasser</w:t>
+                <w:t xml:space="preserve">An ascending implementation of the Vickrey-Clarke-Groves mechanism for the Licensed Shared Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2021-Fall 2021: IEEE 94th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Norman, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">NETGCOOP 2020 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.87-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Fall52928.2021.9625456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513286v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Delay-Constrained Energy-Aware Small Cells with Multi-Sleeping Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5466,51 +5466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5555,274 +5555,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Radio Resource Management of Hybrid-Powered Cellular Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Distributed Q-Learning Approach for Adaptive Sleep Modes in 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Sayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali El Amine</w:t>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2019 : Twelfth International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923481⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294149v1</w:t>
+                <w:t xml:space="preserve">hal-01988226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Q-Learning Approach for Adaptive Sleep Modes in 5G Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement Learning for Radio Resource Management of Hybrid-Powered Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">WiMob 2019 : Twelfth International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2019, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988226v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location-Aware Sleep Strategy for Energy-Delay Tradeoffs in 5G with Reinforcement Learning</w:t>
               </w:r>
@@ -5834,51 +5834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,515 +5919,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Simple capacity estimations in the complex 5G/New Radio system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2018 : 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923392v1</w:t>
+                <w:t xml:space="preserve">hal-01924302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988323v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883697v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Resource Allocations for Battery Aging-Aware Green Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6446,739 +6442,743 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Global Communications Conference: Green Communications Systems and Networks (Globecom2018 GCSN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881249v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services KPI-based Energy Management Strategies for Green Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8581023⟩</w:t>
+              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985902v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of selection combining macro diversity with outage probability constraint in LPWAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_18⟩</w:t>
+              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897579v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple capacity estimations in the complex 5G/New Radio system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Espinoza</w:t>
+                <w:t xml:space="preserve">Services KPI-based Energy Management Strategies for Green Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2018 : 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8581023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924302v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Performance of selection combining macro diversity with outage probability constraint in LPWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985865v1</w:t>
+                <w:t xml:space="preserve">hal-01897579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+                <w:t xml:space="preserve">Improving the interaction of a green mobile network with the smart grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Renga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
+              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656188v1</w:t>
+                <w:t xml:space="preserve">hal-01656115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SooGREEN: Service-oriented optimization of Green mobile networks</w:t>
               </w:r>
@@ -7292,343 +7292,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for S-ALOHA Performance Evaluation in M2M Networks</w:t>
+                <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656085v1</w:t>
+                <w:t xml:space="preserve">hal-01656188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the interaction of a green mobile network with the smart grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michela Meo</w:t>
+                <w:t xml:space="preserve">An Analytical Model for S-ALOHA Performance Evaluation in M2M Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656115v1</w:t>
+                <w:t xml:space="preserve">hal-01656085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+                <w:t xml:space="preserve">Small Cells Deployment for Cost Reduction of Hybrid-Energy Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">84th IEEE Vehicular Technology Conference (VTC 2016 Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467761v1</w:t>
+                <w:t xml:space="preserve">hal-01656071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
               </w:r>
@@ -7653,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7729,473 +7738,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multiple access strategies with power control error and variable packet length in M2M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Piscataway (Virtual Conference), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611660v1</w:t>
+                <w:t xml:space="preserve">hal-01467761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Cells Deployment for Cost Reduction of Hybrid-Energy Cellular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Evaluation of multiple access strategies with power control error and variable packet length in M2M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th IEEE Vehicular Technology Conference (VTC 2016 Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656071v1</w:t>
+                <w:t xml:space="preserve">hal-01611660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Usage in the Context of Energy-Efficient Mobile Networks</w:t>
+                <w:t xml:space="preserve">The Smart Grid and Future Mobile Networks: Integrating Renewable Energy Sources and Delay Tolerant Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshad Ali</w:t>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC-spring 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2015 Fall : 82nd IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7391172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120701v1</w:t>
+                <w:t xml:space="preserve">hal-01271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smart Grid and Future Mobile Networks: Integrating Renewable Energy Sources and Delay Tolerant Users</w:t>
+                <w:t xml:space="preserve">Renewable Energy Usage in the Context of Energy-Efficient Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2015 Fall : 82nd IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VTC-spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271179v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-size cell expansion for energy-efficient cell breathing in green wireless networks</w:t>
               </w:r>
@@ -8266,499 +8266,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency and cost issues in backhaul architectures for high data-rate green mobile heterogeneous networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+                <w:t xml:space="preserve">An efficient M2M-oriented network-integrated multiple-period polling service in LTE network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2015 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343547⟩</w:t>
+              <w:t xml:space="preserve">VTC 2015 Fall : IEEE 82nd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7390837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271181v1</w:t>
+                <w:t xml:space="preserve">hal-01292734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient M2M-oriented network-integrated multiple-period polling service in LTE network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Energy efficiency and cost issues in backhaul architectures for high data-rate green mobile heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mertah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2015 Fall : IEEE 82nd Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">PIMRC 2015 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1563 - 1568, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7390837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292734v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Wind Turbines on Pylon Powering Base Transceiver Stations: A Study of Radio Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubrée</w:t>
+                <w:t xml:space="preserve">Cost-Efficient Radio Resource Allocation in Hybrid Energy Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTELEC 2014 : 36th International Telecommunications Energy Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INTLEC.2014.6972172⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014 - SAC : Global Communications conference - symposium on Selected Areas in Communications : Green Communication Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, Tx, United States. pp.1472 - 1478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208340v1</w:t>
+                <w:t xml:space="preserve">hal-01167111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Efficient Radio Resource Allocation in Hybrid Energy Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">Small Wind Turbines on Pylon Powering Base Transceiver Stations: A Study of Radio Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Vu La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Galkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 - SAC : Global Communications conference - symposium on Selected Areas in Communications : Green Communication Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, Tx, United States. pp.1472 - 1478, </w:t>
+              <w:t xml:space="preserve">INTELEC 2014 : 36th International Telecommunications Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INTLEC.2014.6972172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167111v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Framework for Uplink Video Transmission in HetNets</w:t>
               </w:r>
@@ -8783,51 +8783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9210,875 +9210,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Renewable Energy Scenarios and Objectives for Cellular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Renewable energy use in cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carreno Mauro Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th annual international symposium on personal, indoor and mobile radio communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958286v1</w:t>
+                <w:t xml:space="preserve">hal-00949533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy in cellular networks: a survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">LTE Pricing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2013 : IEEE Online Conference on Green Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Piscataway (Virtual Conference), United States. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OnlineGreenCom.2013.6731020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958277v1</w:t>
+                <w:t xml:space="preserve">hal-00949529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE Pricing Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Usama Mir</w:t>
+                <w:t xml:space="preserve">Analysis of a Green-Cell Breathing Technique in a hybrid access network environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-6, </w:t>
+              <w:t xml:space="preserve">WD 2013 : Wireless Days IFIP and IEEE International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949529v1</w:t>
+                <w:t xml:space="preserve">hal-00960467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy use in cellular networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carreno Mauro Andres</w:t>
+                <w:t xml:space="preserve">Renewable energy in cellular networks: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GREENCOMM 2013 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Piscataway (Virtual Conference), United States. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OnlineGreenCom.2013.6731020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949533v1</w:t>
+                <w:t xml:space="preserve">hal-00958277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Green-Cell Breathing Technique in a hybrid access network environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+                <w:t xml:space="preserve">Classification of Renewable Energy Scenarios and Objectives for Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2013 : Wireless Days IFIP and IEEE International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th annual international symposium on personal, indoor and mobile radio communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.2967 -2972, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960467v1</w:t>
+                <w:t xml:space="preserve">hal-00958286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zewall Project: Real-Time Broadcasting of Events via Portable Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+                <w:t xml:space="preserve">Electromagnetic radiation compliance under the use of green cell breathing and hybrid network approaches in LTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2013: IEEE 77th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications: Workshop on End-to-End Green Cellular Networks - Green Cellular Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.31 - 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRCW.2013.6707831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949527v1</w:t>
+                <w:t xml:space="preserve">hal-00960450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Friendly Mobile Radio Networks: Approaches of the European OPERA-Net 2 Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Zewall Project: Real-Time Broadcasting of Events via Portable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Lasanen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2013 : International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">VTC Spring 2013: IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924482v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic radiation compliance under the use of green cell breathing and hybrid network approaches in LTE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental Friendly Mobile Radio Networks: Approaches of the European OPERA-Net 2 Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Lasanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications: Workshop on End-to-End Green Cellular Networks - Green Cellular Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICT 2013 : International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Casablanca, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960450v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental friendly mobile radio networks: Approaches of the European OPERA-Net 2 project</w:t>
               </w:r>
@@ -10586,204 +10586,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
+                <w:t xml:space="preserve">InterCell Interference Coordination Algorithms in OFDMA wireless systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VoLTE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference, VTC Spring 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725552v1</w:t>
+                <w:t xml:space="preserve">hal-02316149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterCell Interference Coordination Algorithms in OFDMA wireless systems</w:t>
+                <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Triki</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference, VTC Spring 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">VoLTE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316149v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a WiMAX pricing strategy</w:t>
               </w:r>
@@ -10795,64 +10795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2009 : IEEE international symposium on personal indoor and mobile radio communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10871,1096 +10871,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a QoS-included WiMAX module for NS-2 simulator</w:t>
+                <w:t xml:space="preserve">Comparison of WiMAX scheduling algorithms and proposals for the rtPS QoS class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMUTools 2008, International ICST conference on simulation tools and techniques, March 3-7, Marseille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">EW 2008 : European Wireless conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119091v1</w:t>
+                <w:t xml:space="preserve">hal-02316142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of differentiated-QoS services WiMAX networks</w:t>
+                <w:t xml:space="preserve">WiMAX capacity estimations and simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom'08 : IEEE Global Communication Conference, 30 November - 4 December, New Orleans, LA, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2008-Spring : IEEE 67th Vehicular Technology Conference, 11-14 May, Marina Bay, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marina Bay, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120775v1</w:t>
+                <w:t xml:space="preserve">hal-02120873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of WiMAX scheduling algorithms and proposals for the rtPS QoS class</w:t>
+                <w:t xml:space="preserve">Pricing of real-time applications in WiMAX systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2008 : European Wireless conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2008 : IEEE 68th Vehicular Technology Conference, 21-24 September, Calgary, Alberta, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316142v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of real-time applications in WiMAX systems</w:t>
+                <w:t xml:space="preserve">Pricing of differentiated-QoS services WiMAX networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2008 : IEEE 68th Vehicular Technology Conference, 21-24 September, Calgary, Alberta, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">Globecom'08 : IEEE Global Communication Conference, 30 November - 4 December, New Orleans, LA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120657v1</w:t>
+                <w:t xml:space="preserve">hal-02120775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMAX capacity estimations and simulation results</w:t>
+                <w:t xml:space="preserve">Design and implementation of a QoS-included WiMAX module for NS-2 simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2008-Spring : IEEE 67th Vehicular Technology Conference, 11-14 May, Marina Bay, Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marina Bay, Singapore</w:t>
+              <w:t xml:space="preserve">SIMUTools 2008, International ICST conference on simulation tools and techniques, March 3-7, Marseille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120873v1</w:t>
+                <w:t xml:space="preserve">hal-02119091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WiMAX bandwidth reservation mechanisms : theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th WiMAX summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121287v1</w:t>
+                <w:t xml:space="preserve">hal-02316130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headers overhead estimation, header suppression and header compression of WiMAX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of RAB mapping and ROHC for the support of VoIP over UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila El Heni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Badard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE international conference on wireless and mobile computing, networking and communications, 8-10 october, New York, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIMOB.2007.4390811⟩</w:t>
+              <w:t xml:space="preserve">PIMRC'07 : 18th annual IEEE international symposium on personal, indoor and mobile radio communications, September 3-7, Athens, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121570v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMAX bandwidth reservation mechanisms : theory and practice</w:t>
+                <w:t xml:space="preserve">Headers overhead estimation, header suppression and header compression of WiMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Lahbil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th WiMAX summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE international conference on wireless and mobile computing, networking and communications, 8-10 october, New York, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIMOB.2007.4390811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316130v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of RAB mapping and ROHC for the support of VoIP over UMTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Badard</w:t>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Diascorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC'07 : 18th annual IEEE international symposium on personal, indoor and mobile radio communications, September 3-7, Athens, Greece</w:t>
+              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121718v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Boston, United States. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123869v1</w:t>
+                <w:t xml:space="preserve">hal-02122693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Boston, United States. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122693v1</w:t>
+                <w:t xml:space="preserve">hal-02123869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data rates and radio link adaptation in WiMAX</w:t>
               </w:r>
@@ -12106,51 +12106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of MAC protocols for Underwater Acoustic Data Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12191,1277 +12191,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative power control algorithm for 3G cellular CDMA networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+                <w:t xml:space="preserve">Least interference routing for wireless ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abinakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC Spring 2004 : Vehicular Technology Conference, 17-19 may, Milan, Italy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDIR : 6èmes journées doctorales informatique et réseau, 2-4 novembre, Lannion, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127054v1</w:t>
+                <w:t xml:space="preserve">hal-02127765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
+                <w:t xml:space="preserve">Selection of access point in IEEE 802.11 WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Didier</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference on information and communications technologies, ICTTA, Damascus, Syria, april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Damascus, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301777v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of access point in IEEE 802.11 WLAN</w:t>
+                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. El-Sayah</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on information and communications technologies, ICTTA, Damascus, Syria, april 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Damascus, Syrie</w:t>
+              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127296v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink adaptive power control algorithm for 3G cellular multimedia networks</w:t>
+                <w:t xml:space="preserve">Adaptative power control algorithm for 3G cellular CDMA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2004 : Personal, Indoor and Mobile Radio Communications, 5-8 september,barcelona, Spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC Spring 2004 : Vehicular Technology Conference, 17-19 may, Milan, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Milan, Italie. pp.984 - 988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127502v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access point association in IEEE 802.11 WLAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downlink adaptive power control algorithm for 3G cellular multimedia networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinane El-Sayah</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCTA'04 : First International conference on Information and communication technologies : from theory to applications, April 19-23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2004 : Personal, Indoor and Mobile Radio Communications, 5-8 september,barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelone, Espagne. pp.195 - 196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127549v1</w:t>
+                <w:t xml:space="preserve">hal-02127502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access point association in IEEE 802.11 WLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t>
+              <w:t xml:space="preserve">ICCTA'04 : First International conference on Information and communication technologies : from theory to applications, April 19-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.211 - 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127728v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least interference routing for wireless ad-hoc networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Abinakhoul</w:t>
+                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR : 6èmes journées doctorales informatique et réseau, 2-4 novembre, Lannion, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127765v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of power control and data rate selection in WCDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+              <w:t xml:space="preserve">PIMRC 2003 14th IEEE international symposium on personal indoor and mobile radio communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1264282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128243v1</w:t>
+                <w:t xml:space="preserve">hal-02128339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128273v1</w:t>
+                <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Gayraud</w:t>
+                <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Apizaco, Mexique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENC.2003.1232905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128949v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128247v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of power control and data rate selection in WCDMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003 14th IEEE international symposium on personal indoor and mobile radio communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Beijing, China. </w:t>
+              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1264282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128339v1</w:t>
+                <w:t xml:space="preserve">hal-02128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A power control algorithm for 3G WCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wireless 2002, Next generation wireless networks : technologies, protocols, services and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13499,64 +13499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power allocation and control for the downlink in cellular CDMA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PIMRC 2001 : 12th international symposium on personal, indoor and mobile radio communications, 30 September-3 October</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, San Diego, United States. pp.C-29 - C-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13584,265 +13584,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call admission control algorithm for cellular CDMA systems based on best achievable performance</w:t>
+                <w:t xml:space="preserve">Association of uplink power control and base station assignment in cellular CDMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC 2000 : 51th international symposium on vehicular technology conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2000.851482⟩</w:t>
+              <w:t xml:space="preserve">ISCC 2000 : Fifth IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Antibes, France. pp.705 - 710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2000.860723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140910v1</w:t>
+                <w:t xml:space="preserve">hal-02139306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of uplink power control and base station assignment in cellular CDMA systems</w:t>
+                <w:t xml:space="preserve">Call admission control algorithm for cellular CDMA systems based on best achievable performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2000 : Fifth IEEE Symposium on Computers and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Antibes, France. pp.705 - 710, </w:t>
+              <w:t xml:space="preserve">IEEE VTC 2000 : 51th international symposium on vehicular technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Tokyo, Japan. pp.375 - 379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2000.860723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2000.851482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139306v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-interference analysis in cellular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC 1999 : 49th international symposium on vehicular technology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Houston, United States. pp.1994 - 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14357,103 +14357,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing LSA spectrum auctions: mechanism properties and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14677,51 +14677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Image et Traitement Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14916,51 +14916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Jaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.10.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Haj Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3171212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03271482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3038302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Renga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Meo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2821097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0384-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2507781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abinakhoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05182118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/itc-3665175.2025.11078621" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Brunessaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Dizes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM67658.2025.11297555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Aryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625456" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Cordova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Espinoza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580861" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rocha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Delsart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Andersson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoud Bousselmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881226" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120701v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubr&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Galkin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTLEC.2014.6972172" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037179" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Care" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNCC.2014.6866533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666655" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OnlineGreenCom.2013.6731020" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692625" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carreno Mauro Andres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924482v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lasanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156578v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasanen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubree" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictel.2013.6632077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399314" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120873v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouida" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahbil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390811" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121718v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diascorn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394042" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254129" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Sayah" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane El-Sayah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307698" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127765v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1264282" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140910v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851482" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139306v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2000.860723" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.778392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2073B68276FBD72654519B98DE22A2B4CCAC1B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Jaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.10.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Haj Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3171212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03271482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3038302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Renga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Meo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2821097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0384-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2507781" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abinakhoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05182118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/itc-3665175.2025.11078621" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Brunessaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Dizes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM67658.2025.11297555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Aryan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625456" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Cordova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Espinoza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580861" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997121" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rocha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Delsart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Andersson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoud Bousselmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881226" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037179" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubr&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Galkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTLEC.2014.6972172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Care" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNCC.2014.6866533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carreno Mauro Andres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949529v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OnlineGreenCom.2013.6731020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lasanen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156578v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasanen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubree" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictel.2013.6632077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399314" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119091v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316130v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121718v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diascorn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394042" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouida" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahbil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390811" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254129" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127765v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127296v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Sayah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127549v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane El-Sayah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307698" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1264282" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2000.860723" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851482" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.778392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2073B68276FBD72654519B98DE22A2B4CCAC1B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>