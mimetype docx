--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -416,291 +416,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Optimization with Multi-Sleeping Control in 5G Heterogeneous Networks using Reinforcement Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Reflecting Surfaces and Spectrum Sensing for Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chaiban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">A. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Dini</w:t>
+                <w:t xml:space="preserve">H. Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3157650⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2022.3171212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614844v1</w:t>
+                <w:t xml:space="preserve">hal-03698218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Reflecting Surfaces and Spectrum Sensing for Cognitive Radio Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Energy Optimization with Multi-Sleeping Control in 5G Heterogeneous Networks using Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mansour</w:t>
+                <w:t xml:space="preserve">Jean-Paul Chaiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yao</w:t>
+                <w:t xml:space="preserve">Paolo Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.4310 - 4322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2022.3171212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3157650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698218v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Block Ascending Auctions for Effective 5G Licensed Shared Access</w:t>
               </w:r>
@@ -3166,495 +3166,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Sharing: a pathway to Sustainability and Carbon Footprint Mitigation in Radio Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Renga</w:t>
+                <w:t xml:space="preserve">What’s Behind ‘Sorry, I Lagged’: Correlating Wi-Fi Metrics with Online Gaming Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Brunessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Dizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Teletraffic Congress (ITC-36)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/itc-3665175.2025.11078621⟩</w:t>
+              <w:t xml:space="preserve">2025 21st International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM67658.2025.11297555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182118v1</w:t>
+                <w:t xml:space="preserve">hal-05502481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Network Sharing: a pathway to Sustainability and Carbon Footprint Mitigation in Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Renga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway. pp.1-7, </w:t>
+              <w:t xml:space="preserve">International Teletraffic Congress (ITC-36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/itc-3665175.2025.11078621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317392v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s Behind ‘Sorry, I Lagged’: Correlating Wi-Fi Metrics with Online Gaming Latency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Dizes</w:t>
+                <w:t xml:space="preserve">Radio Access Network Cooperation with the Smart Grid: bandwidth limitation or sleep mode?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Vallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 21st International Conference on Network and Service Management (CNSM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/CNSM67658.2025.11297555⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2025: IEEE 2025 Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502481v1</w:t>
+                <w:t xml:space="preserve">hal-05016164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Access Network Cooperation with the Smart Grid: bandwidth limitation or sleep mode?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michela Meo</w:t>
+                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2025: IEEE 2025 Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016164v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PON Physical Twin: Enabling Third-party Research on FTTH Optimization with Open Datasets</w:t>
               </w:r>
@@ -4020,90 +4020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,90 +4284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4672,715 +4672,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for User Selection and Resource Management in Intelligent Reflected Surface Assisted Cellular Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Aryan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayoub Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2021-Fall 2021: IEEE 94th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Norman, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Fall52928.2021.9625456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513286v1</w:t>
+                <w:t xml:space="preserve">hal-03513275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Bella</w:t>
+                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
+              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513275v1</w:t>
+                <w:t xml:space="preserve">hal-03197693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+                <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
+              <w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197693v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Simon</w:t>
+                <w:t xml:space="preserve">An ascending implementation of the Vickrey-Clarke-Groves mechanism for the Licensed Shared Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t>
+              <w:t xml:space="preserve">NETGCOOP 2020 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.87-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513270v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ascending implementation of the Vickrey-Clarke-Groves mechanism for the Licensed Shared Access</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Amigo</w:t>
+                <w:t xml:space="preserve">A New Approach for User Selection and Resource Management in Intelligent Reflected Surface Assisted Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2020 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.87-100, </w:t>
+              <w:t xml:space="preserve">VTC2021-Fall 2021: IEEE 94th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Norman, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Fall52928.2021.9625456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566149v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Delay-Constrained Energy-Aware Small Cells with Multi-Sleeping Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,389 +5919,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple capacity estimations in the complex 5G/New Radio system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Espinoza</w:t>
+                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2018 : 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580861⟩</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924302v1</w:t>
+                <w:t xml:space="preserve">hal-01881249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
+              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985865v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Amigo</w:t>
+                <w:t xml:space="preserve">Energy and Resource Allocations for Battery Aging-Aware Green Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Global Communications Conference: Green Communications Systems and Networks (Globecom2018 GCSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881249v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
+                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
@@ -6332,552 +6358,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923463v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Resource Allocations for Battery Aging-Aware Green Cellular Networks</w:t>
+                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Global Communications Conference: Green Communications Systems and Networks (Globecom2018 GCSN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647197⟩</w:t>
+              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988211v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Amigo</w:t>
+                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883697v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Services KPI-based Energy Management Strategies for Green Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8581023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988323v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Performance of selection combining macro diversity with outage probability constraint in LPWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923392v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services KPI-based Energy Management Strategies for Green Wireless Networks</w:t>
+                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
@@ -6888,1076 +6888,1076 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8581023⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985902v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of selection combining macro diversity with outage probability constraint in LPWAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Simple capacity estimations in the complex 5G/New Radio system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">PIMRC 2018 : 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897579v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the interaction of a green mobile network with the smart grid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SooGREEN: Service-oriented optimization of Green mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoud Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997121⟩</w:t>
+              <w:t xml:space="preserve">International workshop on Service-oriented optimization of Green Mobile Networks (IEEE GREENNET 2017) at the 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656115v1</w:t>
+                <w:t xml:space="preserve">hal-01548231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SooGREEN: Service-oriented optimization of Green mobile networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Service-oriented optimization of Green Mobile Networks (IEEE GREENNET 2017) at the 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548231v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+                <w:t xml:space="preserve">An Analytical Model for S-ALOHA Performance Evaluation in M2M Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
+              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656188v1</w:t>
+                <w:t xml:space="preserve">hal-01656085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for S-ALOHA Performance Evaluation in M2M Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Improving the interaction of a green mobile network with the smart grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Renga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656085v1</w:t>
+                <w:t xml:space="preserve">hal-01656115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Cells Deployment for Cost Reduction of Hybrid-Energy Cellular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Petrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th IEEE Vehicular Technology Conference (VTC 2016 Fall)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656071v1</w:t>
+                <w:t xml:space="preserve">hal-01331966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goessens</w:t>
+                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Piscataway (Virtual Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331966v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Evaluation of multiple access strategies with power control error and variable packet length in M2M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467761v1</w:t>
+                <w:t xml:space="preserve">hal-01611660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multiple access strategies with power control error and variable packet length in M2M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">Small Cells Deployment for Cost Reduction of Hybrid-Energy Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">84th IEEE Vehicular Technology Conference (VTC 2016 Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611660v1</w:t>
+                <w:t xml:space="preserve">hal-01656071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Smart Grid and Future Mobile Networks: Integrating Renewable Energy Sources and Delay Tolerant Users</w:t>
               </w:r>
@@ -10296,226 +10296,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Radio Resource Usage with Suitable Policy and Charging Control in LTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the overall energy savings achieved by green cell-breathing mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGMAST 2012 : 6th IEEE International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SustainIT 2012 : 2nd IFIP Conference on Sustainable Internet and ICT for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pise, Italy. pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924478v1</w:t>
+                <w:t xml:space="preserve">hal-00786547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the overall energy savings achieved by green cell-breathing mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Radio Resource Usage with Suitable Policy and Charging Control in LTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SustainIT 2012 : 2nd IFIP Conference on Sustainable Internet and ICT for Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NGMAST 2012 : 6th IEEE International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGMAST.2012.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786547v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Policy Realization Strategies for LTE Networks</w:t>
               </w:r>
@@ -10687,51 +10687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izuru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10871,944 +10871,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of WiMAX scheduling algorithms and proposals for the rtPS QoS class</w:t>
+                <w:t xml:space="preserve">Pricing of differentiated-QoS services WiMAX networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2008 : European Wireless conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globecom'08 : IEEE Global Communication Conference, 30 November - 4 December, New Orleans, LA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316142v1</w:t>
+                <w:t xml:space="preserve">hal-02120775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMAX capacity estimations and simulation results</w:t>
+                <w:t xml:space="preserve">Design and implementation of a QoS-included WiMAX module for NS-2 simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2008-Spring : IEEE 67th Vehicular Technology Conference, 11-14 May, Marina Bay, Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marina Bay, Singapore</w:t>
+              <w:t xml:space="preserve">SIMUTools 2008, International ICST conference on simulation tools and techniques, March 3-7, Marseille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120873v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of real-time applications in WiMAX systems</w:t>
+                <w:t xml:space="preserve">Comparison of WiMAX scheduling algorithms and proposals for the rtPS QoS class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2008 : IEEE 68th Vehicular Technology Conference, 21-24 September, Calgary, Alberta, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EW 2008 : European Wireless conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120657v1</w:t>
+                <w:t xml:space="preserve">hal-02316142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of differentiated-QoS services WiMAX networks</w:t>
+                <w:t xml:space="preserve">WiMAX capacity estimations and simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom'08 : IEEE Global Communication Conference, 30 November - 4 December, New Orleans, LA, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2008-Spring : IEEE 67th Vehicular Technology Conference, 11-14 May, Marina Bay, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marina Bay, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120775v1</w:t>
+                <w:t xml:space="preserve">hal-02120873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a QoS-included WiMAX module for NS-2 simulator</w:t>
+                <w:t xml:space="preserve">Pricing of real-time applications in WiMAX systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMUTools 2008, International ICST conference on simulation tools and techniques, March 3-7, Marseille, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2008 : IEEE 68th Vehicular Technology Conference, 21-24 September, Calgary, Alberta, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119091v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMAX bandwidth reservation mechanisms : theory and practice</w:t>
+                <w:t xml:space="preserve">Headers overhead estimation, header suppression and header compression of WiMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Lahbil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th WiMAX summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE international conference on wireless and mobile computing, networking and communications, 8-10 october, New York, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIMOB.2007.4390811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316130v1</w:t>
+                <w:t xml:space="preserve">hal-02121570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of RAB mapping and ROHC for the support of VoIP over UMTS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Diascorn</w:t>
+                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC'07 : 18th annual IEEE international symposium on personal, indoor and mobile radio communications, September 3-7, Athens, Greece</w:t>
+              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121718v1</w:t>
+                <w:t xml:space="preserve">hal-02121287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headers overhead estimation, header suppression and header compression of WiMAX</w:t>
+                <w:t xml:space="preserve">WiMAX bandwidth reservation mechanisms : theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE international conference on wireless and mobile computing, networking and communications, 8-10 october, New York, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th WiMAX summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121570v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of RAB mapping and ROHC for the support of VoIP over UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila El Heni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+                <w:t xml:space="preserve">Benoit Badard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
+              <w:t xml:space="preserve">PIMRC'07 : 18th annual IEEE international symposium on personal, indoor and mobile radio communications, September 3-7, Athens, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121287v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Boston, United States. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11842,77 +11842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12106,51 +12106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of MAC protocols for Underwater Acoustic Data Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12191,1221 +12191,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least interference routing for wireless ad-hoc networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of access point in IEEE 802.11 WLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR : 6èmes journées doctorales informatique et réseau, 2-4 novembre, Lannion, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
+              <w:t xml:space="preserve">International conference on information and communications technologies, ICTTA, Damascus, Syria, april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Damascus, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127765v1</w:t>
+                <w:t xml:space="preserve">hal-02127296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of access point in IEEE 802.11 WLAN</w:t>
+                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. El-Sayah</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on information and communications technologies, ICTTA, Damascus, Syria, april 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Damascus, Syrie</w:t>
+              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127296v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptative power control algorithm for 3G cellular CDMA networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Didier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC Spring 2004 : Vehicular Technology Conference, 17-19 may, Milan, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Milan, Italie. pp.984 - 988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301777v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative power control algorithm for 3G cellular CDMA networks</w:t>
+                <w:t xml:space="preserve">Downlink adaptive power control algorithm for 3G cellular multimedia networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC Spring 2004 : Vehicular Technology Conference, 17-19 may, Milan, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2004 : Personal, Indoor and Mobile Radio Communications, 5-8 september,barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelone, Espagne. pp.195 - 196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127054v1</w:t>
+                <w:t xml:space="preserve">hal-02127502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink adaptive power control algorithm for 3G cellular multimedia networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access point association in IEEE 802.11 WLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2004 : Personal, Indoor and Mobile Radio Communications, 5-8 september,barcelona, Spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCTA'04 : First International conference on Information and communication technologies : from theory to applications, April 19-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.211 - 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127502v1</w:t>
+                <w:t xml:space="preserve">hal-02127549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access point association in IEEE 802.11 WLAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinane El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCTA'04 : First International conference on Information and communication technologies : from theory to applications, April 19-23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127549v1</w:t>
+                <w:t xml:space="preserve">hal-02127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">Least interference routing for wireless ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abinakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JDIR : 6èmes journées doctorales informatique et réseau, 2-4 novembre, Lannion, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127728v1</w:t>
+                <w:t xml:space="preserve">hal-02127765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of power control and data rate selection in WCDMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003 14th IEEE international symposium on personal indoor and mobile radio communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128339v1</w:t>
+                <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128247v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Apizaco, Mexique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ENC.2003.1232905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Gayraud</w:t>
+                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Theron</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128949v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of power control and data rate selection in WCDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+              <w:t xml:space="preserve">PIMRC 2003 14th IEEE international symposium on personal indoor and mobile radio communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1264282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128243v1</w:t>
+                <w:t xml:space="preserve">hal-02128339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A power control algorithm for 3G WCDMA system</w:t>
               </w:r>
@@ -13417,51 +13417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wireless 2002, Next generation wireless networks : technologies, protocols, services and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13499,51 +13499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power allocation and control for the downlink in cellular CDMA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13603,51 +13603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of uplink power control and base station assignment in cellular CDMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2000 : Fifth IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Antibes, France. pp.705 - 710, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13694,51 +13694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call admission control algorithm for cellular CDMA systems based on best achievable performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13798,51 +13798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-interference analysis in cellular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC 1999 : 49th international symposium on vehicular technology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Houston, United States. pp.1994 - 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14677,51 +14677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Image et Traitement Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14916,51 +14916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Jaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.10.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Haj Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3171212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03271482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3038302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Renga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Meo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2821097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0384-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2507781" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abinakhoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05182118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/itc-3665175.2025.11078621" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Brunessaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Dizes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM67658.2025.11297555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Aryan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625456" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Cordova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Espinoza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580861" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997121" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rocha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Delsart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Andersson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoud Bousselmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881226" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037179" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubr&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Galkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTLEC.2014.6972172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Care" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNCC.2014.6866533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carreno Mauro Andres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949529v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OnlineGreenCom.2013.6731020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lasanen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156578v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasanen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubree" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictel.2013.6632077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399314" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119091v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316130v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121718v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diascorn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394042" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouida" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahbil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390811" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254129" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127765v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127296v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Sayah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127549v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane El-Sayah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307698" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1264282" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2000.860723" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851482" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.778392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2073B68276FBD72654519B98DE22A2B4CCAC1B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Jaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.10.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Haj Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3171212" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03271482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3038302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Renga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Meo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2821097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0384-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2507781" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abinakhoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Brunessaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Dizes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM67658.2025.11297555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05182118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/itc-3665175.2025.11078621" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978521" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Aryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625456" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Cordova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Espinoza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580861" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rocha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Delsart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Andersson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoud Bousselmi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959935" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881226" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037179" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubr&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Galkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTLEC.2014.6972172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Care" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNCC.2014.6866533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carreno Mauro Andres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949529v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OnlineGreenCom.2013.6731020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lasanen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156578v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasanen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubree" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictel.2013.6632077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399314" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120873v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121570v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouida" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahbil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390811" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121718v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diascorn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394042" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254129" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127296v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Sayah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane El-Sayah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307698" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127765v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1264282" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2000.860723" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851482" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.778392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2073B68276FBD72654519B98DE22A2B4CCAC1B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>