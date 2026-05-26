--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -416,421 +416,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Reflecting Surfaces and Spectrum Sensing for Cognitive Radio Networks</w:t>
+                <w:t xml:space="preserve">Multi-Block Ascending Auctions for Effective 5G Licensed Shared Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nasser</w:t>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mansour</w:t>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (11), pp.4051-4063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2022.3171212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2021.3063990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698218v1</w:t>
+                <w:t xml:space="preserve">hal-03197729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Optimization with Multi-Sleeping Control in 5G Heterogeneous Networks using Reinforcement Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Reflecting Surfaces and Spectrum Sensing for Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chaiban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">A. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Dini</w:t>
+                <w:t xml:space="preserve">H. Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3157650⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2022.3171212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614844v1</w:t>
+                <w:t xml:space="preserve">hal-03698218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Block Ascending Auctions for Effective 5G Licensed Shared Access</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+                <w:t xml:space="preserve">Energy Optimization with Multi-Sleeping Control in 5G Heterogeneous Networks using Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Amigo</w:t>
+                <w:t xml:space="preserve">Jean-Paul Chaiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (11), pp.4051-4063. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.4310 - 4322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2021.3063990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3157650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197729v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN East–West cooperation in a converged fixed-mobile optical access network: enabling 5G slicing capabilities</w:t>
               </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1054,103 +1054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A truthful ascending auction mechanism for dynamic allocation of LSA spectrum blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.27-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1184,103 +1184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licensed shared access for 5G: Which auction mechanism to choose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,103 +1682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2456,247 +2456,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient BS Switching-Off and Cell Topology Management for Macro/Femto Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+                <w:t xml:space="preserve">Integrating Cellular Networks, Smart Grid, and Renewable Energy: Analysis, Architecture, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.2755 - 2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2015.2507781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167368v1</w:t>
+                <w:t xml:space="preserve">hal-01252809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Cellular Networks, Smart Grid, and Renewable Energy: Analysis, Architecture, and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Energy-Efficient BS Switching-Off and Cell Topology Management for Macro/Femto Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.182 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2015.2507781⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252809v1</w:t>
+                <w:t xml:space="preserve">hal-01167368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview and classification of research approaches in green wireless networks</w:t>
               </w:r>
@@ -3296,235 +3296,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Sharing: a pathway to Sustainability and Carbon Footprint Mitigation in Radio Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Renga</w:t>
+                <w:t xml:space="preserve">Radio Access Network Cooperation with the Smart Grid: bandwidth limitation or sleep mode?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Vallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Teletraffic Congress (ITC-36)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. </w:t>
+              <w:t xml:space="preserve">WCNC 2025: IEEE 2025 Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/itc-3665175.2025.11078621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182118v1</w:t>
+                <w:t xml:space="preserve">hal-05016164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Access Network Cooperation with the Smart Grid: bandwidth limitation or sleep mode?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Vallero</w:t>
+                <w:t xml:space="preserve">Network Sharing: a pathway to Sustainability and Carbon Footprint Mitigation in Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Renga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Meo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2025: IEEE 2025 Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">International Teletraffic Congress (ITC-36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/itc-3665175.2025.11078621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016164v1</w:t>
+                <w:t xml:space="preserve">hal-05182118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
               </w:r>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4672,291 +4672,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
+              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513275v1</w:t>
+                <w:t xml:space="preserve">hal-03197693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197693v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
               </w:r>
@@ -4968,51 +4968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,103 +5076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ascending implementation of the Vickrey-Clarke-Groves mechanism for the Licensed Shared Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2020 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.87-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5336,51 +5336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Delay-Constrained Energy-Aware Small Cells with Multi-Sleeping Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5466,51 +5466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5555,274 +5555,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Q-Learning Approach for Adaptive Sleep Modes in 5G Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement Learning for Radio Resource Management of Hybrid-Powered Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885818⟩</w:t>
+              <w:t xml:space="preserve">WiMob 2019 : Twelfth International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2019, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988226v1</w:t>
+                <w:t xml:space="preserve">hal-02294149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Radio Resource Management of Hybrid-Powered Cellular Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Distributed Q-Learning Approach for Adaptive Sleep Modes in 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2019 : Twelfth International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2019, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294149v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location-Aware Sleep Strategy for Energy-Delay Tradeoffs in 5G with Reinforcement Learning</w:t>
               </w:r>
@@ -5834,51 +5834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,733 +5919,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Amigo</w:t>
+                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881249v1</w:t>
+                <w:t xml:space="preserve">hal-01923392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923463v1</w:t>
+                <w:t xml:space="preserve">hal-01883697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Resource Allocations for Battery Aging-Aware Green Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Global Communications Conference: Green Communications Systems and Networks (Globecom2018 GCSN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647197⟩</w:t>
+              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988211v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883697v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923392v1</w:t>
+                <w:t xml:space="preserve">hal-01923463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Energy and Resource Allocations for Battery Aging-Aware Green Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Global Communications Conference: Green Communications Systems and Networks (Globecom2018 GCSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988323v1</w:t>
+                <w:t xml:space="preserve">hal-01988211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services KPI-based Energy Management Strategies for Green Wireless Networks</w:t>
               </w:r>
@@ -6833,486 +6833,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Simple capacity estimations in the complex 5G/New Radio system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2018 : 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985865v1</w:t>
+                <w:t xml:space="preserve">hal-01924302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple capacity estimations in the complex 5G/New Radio system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Espinoza</w:t>
+                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2018 : 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924302v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SooGREEN: Service-oriented optimization of Green mobile networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Service-oriented optimization of Green Mobile Networks (IEEE GREENNET 2017) at the 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959935⟩</w:t>
+              <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548231v1</w:t>
+                <w:t xml:space="preserve">hal-01656188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SooGREEN: Service-oriented optimization of Green mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoud Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
+              <w:t xml:space="preserve">International workshop on Service-oriented optimization of Green Mobile Networks (IEEE GREENNET 2017) at the 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656188v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Model for S-ALOHA Performance Evaluation in M2M Networks</w:t>
               </w:r>
@@ -7513,243 +7513,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Petrić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goessens</w:t>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Piscataway (Virtual Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331966v1</w:t>
+                <w:t xml:space="preserve">hal-01467761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Petrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Piscataway (Virtual Conference), France</w:t>
+              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467761v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of multiple access strategies with power control error and variable packet length in M2M</w:t>
               </w:r>
@@ -7865,51 +7865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th IEEE Vehicular Technology Conference (VTC 2016 Fall)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7937,265 +7937,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smart Grid and Future Mobile Networks: Integrating Renewable Energy Sources and Delay Tolerant Users</w:t>
+                <w:t xml:space="preserve">Renewable Energy Usage in the Context of Energy-Efficient Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+                <w:t xml:space="preserve">Arshad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2015 Fall : 82nd IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VTC-spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271179v1</w:t>
+                <w:t xml:space="preserve">hal-01120701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Usage in the Context of Energy-Efficient Mobile Networks</w:t>
+                <w:t xml:space="preserve">The Smart Grid and Future Mobile Networks: Integrating Renewable Energy Sources and Delay Tolerant Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshad Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC-spring 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2015 Fall : 82nd IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7391172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120701v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-size cell expansion for energy-efficient cell breathing in green wireless networks</w:t>
               </w:r>
@@ -8266,304 +8266,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient M2M-oriented network-integrated multiple-period polling service in LTE network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Energy efficiency and cost issues in backhaul architectures for high data-rate green mobile heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mertah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2015 Fall : IEEE 82nd Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7390837⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2015 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1563 - 1568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292734v1</w:t>
+                <w:t xml:space="preserve">hal-01271181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency and cost issues in backhaul architectures for high data-rate green mobile heterogeneous networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+                <w:t xml:space="preserve">An efficient M2M-oriented network-integrated multiple-period polling service in LTE network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2015 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1563 - 1568, </w:t>
+              <w:t xml:space="preserve">VTC 2015 Fall : IEEE 82nd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7390837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271181v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Efficient Radio Resource Allocation in Hybrid Energy Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8738,265 +8738,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Framework for Uplink Video Transmission in HetNets</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Scheduling for Cloud Mobile Gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pedro Munoz Gea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Riccardo Care</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOVID 2014 : ACM Workshop on Mobile Video Delivery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GLOBECOM 2014 : 2nd Workshop on Green Broadband access: energy efficient wireless and wired network solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.1198-1204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072512v1</w:t>
+                <w:t xml:space="preserve">hal-01167359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Scheduling for Cloud Mobile Gaming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+                <w:t xml:space="preserve">Optimization Framework for Uplink Video Transmission in HetNets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pedro Munoz Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 : 2nd Workshop on Green Broadband access: energy efficient wireless and wired network solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOVID 2014 : ACM Workshop on Mobile Video Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Singapore, Singapore. pp.Article n°6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2579465.2579467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167359v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Energy-Efficient Cell-Breathing on the Electromagnetic Radiation Levels of Mobile Phone Devices</w:t>
               </w:r>
@@ -9210,875 +9210,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy use in cellular networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carreno Mauro Andres</w:t>
+                <w:t xml:space="preserve">Classification of Renewable Energy Scenarios and Objectives for Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th annual international symposium on personal, indoor and mobile radio communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.2967 -2972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949533v1</w:t>
+                <w:t xml:space="preserve">hal-00958286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE Pricing Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Usama Mir</w:t>
+                <w:t xml:space="preserve">Renewable energy in cellular networks: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-6, </w:t>
+              <w:t xml:space="preserve">GREENCOMM 2013 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Piscataway (Virtual Conference), United States. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OnlineGreenCom.2013.6731020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949529v1</w:t>
+                <w:t xml:space="preserve">hal-00958277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Green-Cell Breathing Technique in a hybrid access network environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+                <w:t xml:space="preserve">LTE Pricing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2013 : Wireless Days IFIP and IEEE International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960467v1</w:t>
+                <w:t xml:space="preserve">hal-00949529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy in cellular networks: a survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Renewable energy use in cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carreno Mauro Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2013 : IEEE Online Conference on Green Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC Spring 2013 : IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958277v1</w:t>
+                <w:t xml:space="preserve">hal-00949533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Renewable Energy Scenarios and Objectives for Cellular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+                <w:t xml:space="preserve">Analysis of a Green-Cell Breathing Technique in a hybrid access network environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th annual international symposium on personal, indoor and mobile radio communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.2967 -2972, </w:t>
+              <w:t xml:space="preserve">WD 2013 : Wireless Days IFIP and IEEE International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958286v1</w:t>
+                <w:t xml:space="preserve">hal-00960467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic radiation compliance under the use of green cell breathing and hybrid network approaches in LTE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+                <w:t xml:space="preserve">The Zewall Project: Real-Time Broadcasting of Events via Portable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications: Workshop on End-to-End Green Cellular Networks - Green Cellular Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC Spring 2013: IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960450v1</w:t>
+                <w:t xml:space="preserve">hal-00949527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zewall Project: Real-Time Broadcasting of Events via Portable Devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Friendly Mobile Radio Networks: Approaches of the European OPERA-Net 2 Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mika Lasanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2013: IEEE 77th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICT 2013 : International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949527v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Friendly Mobile Radio Networks: Approaches of the European OPERA-Net 2 Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic radiation compliance under the use of green cell breathing and hybrid network approaches in LTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2013 : International Conference on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications: Workshop on End-to-End Green Cellular Networks - Green Cellular Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.31 - 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRCW.2013.6707831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924482v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental friendly mobile radio networks: Approaches of the European OPERA-Net 2 project</w:t>
               </w:r>
@@ -10296,226 +10296,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the overall energy savings achieved by green cell-breathing mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Radio Resource Usage with Suitable Policy and Charging Control in LTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SustainIT 2012 : 2nd IFIP Conference on Sustainable Internet and ICT for Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NGMAST 2012 : 6th IEEE International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGMAST.2012.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786547v1</w:t>
+                <w:t xml:space="preserve">hal-00924478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Radio Resource Usage with Suitable Policy and Charging Control in LTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the overall energy savings achieved by green cell-breathing mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGMAST 2012 : 6th IEEE International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SustainIT 2012 : 2nd IFIP Conference on Sustainable Internet and ICT for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pise, Italy. pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NGMAST.2012.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00924478v1</w:t>
+                <w:t xml:space="preserve">hal-00786547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Policy Realization Strategies for LTE Networks</w:t>
               </w:r>
@@ -10586,204 +10586,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterCell Interference Coordination Algorithms in OFDMA wireless systems</w:t>
+                <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Triki</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference, VTC Spring 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">VoLTE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316149v1</w:t>
+                <w:t xml:space="preserve">hal-00725552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
+                <w:t xml:space="preserve">InterCell Interference Coordination Algorithms in OFDMA wireless systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VoLTE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference, VTC Spring 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725552v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a WiMAX pricing strategy</w:t>
               </w:r>
@@ -10808,51 +10808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2009 : IEEE international symposium on personal indoor and mobile radio communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10903,51 +10903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globecom'08 : IEEE Global Communication Conference, 30 November - 4 December, New Orleans, LA, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11253,51 +11253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2008 : IEEE 68th Vehicular Technology Conference, 21-24 September, Calgary, Alberta, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11732,235 +11732,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
+                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Boston, United States. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122693v1</w:t>
+                <w:t xml:space="preserve">hal-02123869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
+                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Boston, United States. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123869v1</w:t>
+                <w:t xml:space="preserve">hal-02122693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data rates and radio link adaptation in WiMAX</w:t>
               </w:r>
@@ -12191,321 +12191,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of access point in IEEE 802.11 WLAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptative power control algorithm for 3G cellular CDMA networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. El-Sayah</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on information and communications technologies, ICTTA, Damascus, Syria, april 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC Spring 2004 : Vehicular Technology Conference, 17-19 may, Milan, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Milan, Italie. pp.984 - 988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127296v1</w:t>
+                <w:t xml:space="preserve">hal-02127054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
+                <w:t xml:space="preserve">Selection of access point in IEEE 802.11 WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Didier</w:t>
+                <w:t xml:space="preserve">J. El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference on information and communications technologies, ICTTA, Damascus, Syria, april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Damascus, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301777v1</w:t>
+                <w:t xml:space="preserve">hal-02127296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative power control algorithm for 3G cellular CDMA networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC Spring 2004 : Vehicular Technology Conference, 17-19 may, Milan, Italy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127054v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downlink adaptive power control algorithm for 3G cellular multimedia networks</w:t>
               </w:r>
@@ -12690,64 +12690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12870,464 +12870,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
+                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128247v1</w:t>
+                <w:t xml:space="preserve">hal-02128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Apizaco, Mexique. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENC.2003.1232905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
+                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128243v1</w:t>
+                <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of power control and data rate selection in WCDMA</w:t>
               </w:r>
@@ -13584,222 +13584,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of uplink power control and base station assignment in cellular CDMA systems</w:t>
+                <w:t xml:space="preserve">Call admission control algorithm for cellular CDMA systems based on best achievable performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2000 : Fifth IEEE Symposium on Computers and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2000.860723⟩</w:t>
+              <w:t xml:space="preserve">IEEE VTC 2000 : 51th international symposium on vehicular technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Tokyo, Japan. pp.375 - 379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2000.851482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139306v1</w:t>
+                <w:t xml:space="preserve">hal-02140910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call admission control algorithm for cellular CDMA systems based on best achievable performance</w:t>
+                <w:t xml:space="preserve">Association of uplink power control and base station assignment in cellular CDMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC 2000 : 51th international symposium on vehicular technology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Tokyo, Japan. pp.375 - 379, </w:t>
+              <w:t xml:space="preserve">ISCC 2000 : Fifth IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Antibes, France. pp.705 - 710, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2000.851482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2000.860723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140910v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-interference analysis in cellular systems</w:t>
               </w:r>
@@ -14357,103 +14357,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing LSA spectrum auctions: mechanism properties and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14916,51 +14916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Jaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.10.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Haj Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3171212" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03271482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3038302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Renga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Meo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2821097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0384-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2507781" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abinakhoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Brunessaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Dizes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM67658.2025.11297555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05182118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/itc-3665175.2025.11078621" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978521" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Aryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625456" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Cordova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Espinoza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580861" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rocha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Delsart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Andersson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoud Bousselmi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959935" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881226" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037179" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubr&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Galkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTLEC.2014.6972172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Care" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNCC.2014.6866533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carreno Mauro Andres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949529v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OnlineGreenCom.2013.6731020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lasanen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156578v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasanen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubree" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictel.2013.6632077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399314" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120873v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121570v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouida" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahbil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390811" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121718v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diascorn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394042" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254129" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127296v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Sayah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane El-Sayah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307698" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127765v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1264282" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2000.860723" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851482" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.778392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2073B68276FBD72654519B98DE22A2B4CCAC1B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Camilo S&#225;nchez Huertas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Vallero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111745" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Jaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.10.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Haj Hassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3171212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03271482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3038302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Renga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Meo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2821097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0384-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2507781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abinakhoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ali El Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Oueslati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Brunessaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Dizes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM67658.2025.11297555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978521" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05182118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/itc-3665175.2025.11078621" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Aryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625456" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01924302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Cordova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Espinoza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580861" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rocha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Delsart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Andersson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoud Bousselmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881226" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120701v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391172" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037179" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubr&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Galkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTLEC.2014.6972172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Care" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNCC.2014.6866533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666655" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OnlineGreenCom.2013.6731020" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692625" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carreno Mauro Andres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924482v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lasanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156578v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasanen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubree" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictel.2013.6632077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399314" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120873v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121570v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouida" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahbil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390811" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121718v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diascorn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394042" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254129" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Sayah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane El-Sayah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307698" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127765v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1264282" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140910v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851482" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139306v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2000.860723" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.778392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2073B68276FBD72654519B98DE22A2B4CCAC1B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>