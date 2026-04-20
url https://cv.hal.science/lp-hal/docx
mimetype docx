--- v1 (2026-03-29)
+++ v2 (2026-04-20)
@@ -1734,57 +1734,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Venn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Brathwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1812,51 +1812,51 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142654v1</w:t>
+                <w:t xml:space="preserve">hal-05378262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People and the changing nature of coral reefs</w:t>
               </w:r>
@@ -1972,57 +1972,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Venn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Brathwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2050,51 +2050,51 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378262v1</w:t>
+                <w:t xml:space="preserve">hal-02142654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Barrier Reef: Vulnerabilities and solutions in the face of ocean acidification</w:t>
               </w:r>
@@ -2459,490 +2459,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Harbors: The Many Benefits of Marine Monuments and Sanctuaries</w:t>
+                <w:t xml:space="preserve">Mapping the global distribution of locally-generated marine ecosystem services: The case of the West and Central Pacific Ocean tuna fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Bruno</w:t>
+                <w:t xml:space="preserve">Evangelia G. Drakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitley Saumweber</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Virdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00189⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, Part B, pp.278-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939766v1</w:t>
+                <w:t xml:space="preserve">hal-01939774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove Ecosystem Service Values and Methodological Approaches to Valuation: Where Do We Stand?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">Management strategies for coral reefs and people under global environmental change: 25 years of scientific research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.462-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939785v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management strategies for coral reefs and people under global environmental change: 25 years of scientific research</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Safe Harbors: The Many Benefits of Marine Monuments and Sanctuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitley Saumweber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry B. Crowder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen E. Roady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.12.051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939767v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the global distribution of locally-generated marine ecosystem services: The case of the West and Central Pacific Ocean tuna fisheries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mangrove Ecosystem Service Values and Methodological Approaches to Valuation: Where Do We Stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Virdin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">Amber Himes-Cornell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan O. Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31, Part B, pp.278-288. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939774v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing ecosystem services from blue forests: A systematic review of the valuation of salt marshes, sea grass beds and mangrove forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Himes-Cornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,365 +3276,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the human ‘so what’ of large-scale coral reef loss?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing the Financial Consequences of Unknown Environmental Impacts in Deep-Sea Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah P. Hoyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Edwards</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lee Van Dover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14888386.2017.1308271⟩</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.085.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138356v1</w:t>
+                <w:t xml:space="preserve">hal-02155053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When ecosystems and their services are not co-located: oceans and coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia G. Drakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Effron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Carter Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lida Teneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (6), pp.1531-1539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsx026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Financial Consequences of Unknown Environmental Impacts in Deep-Sea Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the human ‘so what’ of large-scale coral reef loss?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lee Van Dover</w:t>
+                <w:t xml:space="preserve">Peter Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85 (1), pp.43-48. </w:t>
+              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.13-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/re1.085.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14888386.2017.1308271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155053v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral Reefs and People in a High-CO2 World Where Can Science Make a Difference to People?</w:t>
               </w:r>
@@ -3865,395 +3865,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the basic elements of transparency of regional fisheries management organizations</w:t>
+                <w:t xml:space="preserve">Vulnerability and adaptation of US shellfisheries to ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Clark</w:t>
+                <w:t xml:space="preserve">J.A. Ekstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Ardron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Suatoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Waldbusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726757v1</w:t>
+                <w:t xml:space="preserve">hal-01726743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triage approach to improve the relevance of marine ecosystem services assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 530, pp.183-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps11111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and adaptation of US shellfisheries to ocean acidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the basic elements of transparency of regional fisheries management organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Cooley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">N.A. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.G. Waldbusser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Ardron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (3), pp.207-214. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.158-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nclimate2508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726743v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from an ecosystem-based management approach to restoration of a California estuary</w:t>
               </w:r>
@@ -4386,64 +4386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has the value of global marine and coastal ecosystem services changed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4585,62 +4585,50 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.378-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -4654,78 +4642,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In support of decision-making: Assessing and monitoring the social and ecological vulnerability of coral reef-dependent socio-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,270 +4721,270 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la prise de décision : évaluation et suivi de la vulnérabilité sociale et écologique des socio-écosystèmes dépendant des récifs coralliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Recuero Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental management of deep-sea chemosynthetic ecosystems: justification of and considerations for a spatially based approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Ardron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Yannick Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Beaudoin</w:t>
+                <w:t xml:space="preserve">Juan Bezaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Bezaury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5006,237 +4994,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo digitus oceanus : the human side of big ocean data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data in Marine Science, 7th EMB Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marine Board, Oct 2020, Webinar, France. p.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4541335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-Alert: Towards Real-time, High Resolution Navigational Software for Whale Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUSTECH 2017 : 5th annual IEEE Conference on Technologies for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SusTech.2017.8333534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5246,121 +5234,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et adaptation des populations de Polynésie française qui dépendent des récifs coralliens face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] R-40-2019, Université de Bretagne occidentale - Brest; IFRECOR. 2019, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5370,443 +5358,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services and Economic Valuation: Co-Benefits of Coastal Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Vegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Vegh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">Brian Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Murray</w:t>
+                <w:t xml:space="preserve">Tiffany G. Troxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lisamarie Windham-Myers; Stephen Crooks; Tiffany G. Troxler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Blue Carbon Primer: The State of Coastal Wetland Carbon Science, Practice and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249--266, 2018, CRC Marine Science, 9780429787768. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429435362-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards effective ecosystem services assessment in marine and coastal management</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Marion Potschin; Roy Haines-Young; Robert Fish; R. Kerry Turner. </w:t>
+                <w:t xml:space="preserve">Adding up the Benefits - A Bundle of Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia G. Drakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark D. Spalding; R. Dan Brumbaugh; Emiliy Landis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Ecosystem Services</w:t>
+              <w:t xml:space="preserve">Atlas of Ocean Wealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp 359--373, 2016, 9781317687047</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nature Conservancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76--79, 2016, 978-0-9977069-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156136v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding up the Benefits - A Bundle of Values</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Mark D. Spalding; R. Dan Brumbaugh; Emiliy Landis. </w:t>
+                <w:t xml:space="preserve">Towards effective ecosystem services assessment in marine and coastal management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Potschin; Roy Haines-Young; Robert Fish; R. Kerry Turner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas of Ocean Wealth</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.76--79, 2016, 978-0-9977069-1-8</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 359--373, 2016, 9781317687047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156133v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5848,73 +5836,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5956,207 +5944,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greening The Ocean Economy: A Progress Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Jungwiwattanaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Jungwiwattanaporn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Beaudoin</w:t>
+                <w:t xml:space="preserve">Christian Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Solgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hance D. Smith; Juan Luis Suárez de Vivero; Tundi S. Agardy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Ocean Resources and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199--211, 2015, 9781136294815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6303,51 +6291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Pendleton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Sioen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenat Niazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaveetil Shamsudheen Semeena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Krug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2025.10037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baron-Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Futuru Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kokaua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dhermain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106485" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04940054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Alexandroff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ch&#226;les" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X.C. Dutra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03631939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontovas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03152314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Des Roches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palkovacs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01403-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Kontovas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136643" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Grose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Leathers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridan Waitai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005485117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Glew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Opperman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz141" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Friedman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Halpern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcleod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brathwaite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Albright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100729" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawthorne Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estra Estradivari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan O. Grose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Bruno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitley Saumweber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Roady" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00189" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Himes-Cornell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00376" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.12.051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia G. Drakou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Virdin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.05.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Atiyah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290VJ9N4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N. Ahmadia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard I. Browman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. van Dover" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gianni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helmreich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edwards" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2017.1308271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Effron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Carter Ingram" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Teneva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Ekstrom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Cooley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164699" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3339/fmars.2016.00036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Clark" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ardron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.03.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hooper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ekstrom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suatoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Waldbusser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2508" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suarez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhavan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccarthy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kildow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.04.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM6H9FXH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4541335" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vii" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154754v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Vegh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Murray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany G. Troxler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqi Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429435362-18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mahe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Beaumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.org/en-us/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156923v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jungwiwattanaporn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Pendleton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Sioen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenat Niazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaveetil Shamsudheen Semeena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Krug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2025.10037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baron-Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Futuru Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kokaua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dhermain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106485" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04940054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Alexandroff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ch&#226;les" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X.C. Dutra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03631939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontovas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03152314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Des Roches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palkovacs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01403-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Kontovas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136643" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Grose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Leathers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridan Waitai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005485117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Glew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Opperman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz141" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Friedman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Halpern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcleod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brathwaite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Albright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100729" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawthorne Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estra Estradivari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan O. Grose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia G. Drakou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Virdin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.05.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.12.051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Bruno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitley Saumweber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Roady" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Himes-Cornell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Atiyah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290VJ9N4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N. Ahmadia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard I. Browman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. van Dover" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gianni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helmreich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Effron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Carter Ingram" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Teneva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edwards" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2017.1308271" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Ekstrom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Cooley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164699" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3339/fmars.2016.00036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ekstrom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suatoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Waldbusser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2508" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Clark" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ardron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.03.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suarez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhavan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccarthy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kildow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.04.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4541335" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vii" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Vegh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Murray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany G. Troxler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqi Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429435362-18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.org/en-us/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mahe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Beaumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hooper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jungwiwattanaporn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>