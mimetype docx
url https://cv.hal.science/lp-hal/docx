--- v2 (2026-04-20)
+++ v3 (2026-05-21)
@@ -66,4573 +66,4707 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglobalisation? The case for diversified and decentralised global sustainability science</w:t>
+                <w:t xml:space="preserve">A Prosperous Economy Requires Ocean Biodiversity Information, Technology, and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giles Sioen</w:t>
+                <w:t xml:space="preserve">Gabrielle Canonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeenat Niazi</w:t>
+                <w:t xml:space="preserve">Hans Vansumeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valiyaveetil Shamsudheen Semeena</w:t>
+                <w:t xml:space="preserve">Caisey Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Krug</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew Ogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.e51. </w:t>
+              <w:t xml:space="preserve">Marine Technology Society Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.7-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/sus.2025.10037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4031/MTSJ.59.3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453650v1</w:t>
+                <w:t xml:space="preserve">hal-05600277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A front lines look at peer-to-peer sharing of Indigenous knowledge and academic science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deglobalisation? The case for diversified and decentralised global sustainability science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futuru Tsai</w:t>
+                <w:t xml:space="preserve">Giles Sioen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Kokaua</w:t>
+                <w:t xml:space="preserve">Zeenat Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teriitutea Quesnot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valiyaveetil Shamsudheen Semeena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Krug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf209⟩</w:t>
+              <w:t xml:space="preserve">Global Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/sus.2025.10037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453615v1</w:t>
+                <w:t xml:space="preserve">hal-05453650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impact of ship strikes on the Mediterranean fin whale subpopulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sèbe</w:t>
+                <w:t xml:space="preserve">A front lines look at peer-to-peer sharing of Indigenous knowledge and academic science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa David</w:t>
+                <w:t xml:space="preserve">Claudia Baron-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dhermain</w:t>
+                <w:t xml:space="preserve">Futuru Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+                <w:t xml:space="preserve">Liam Kokaua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+                <w:t xml:space="preserve">Teriitutea Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237, 106485 (11p.). </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204004v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing marine science for the ocean we want</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the impact of ship strikes on the Mediterranean fin whale subpopulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Alexandroff</w:t>
+                <w:t xml:space="preserve">Maxime Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Clausen</w:t>
+                <w:t xml:space="preserve">Léa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Schmidt</w:t>
+                <w:t xml:space="preserve">Frank Dhermain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Browman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad018⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, 106485 (11p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940054v1</w:t>
+                <w:t xml:space="preserve">hal-04204004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using standards for coastal nature-based solutions in climate commitments: applying the IUCN Global Standard to the case of Pacific Small Island Developing States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Châles</w:t>
+                <w:t xml:space="preserve">Co-designing marine science for the ocean we want</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+                <w:t xml:space="preserve">Stella Alexandroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bailly</w:t>
+                <w:t xml:space="preserve">Alison Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo X.C. Dutra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+                <w:t xml:space="preserve">Jörn Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Browman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2022.100034⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.342-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203884v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of measures to reduce ship strikes: A case study on protecting the Mediterranean fin whale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using standards for coastal nature-based solutions in climate commitments: applying the IUCN Global Standard to the case of Pacific Small Island Developing States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Châles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo X.C. Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154236⟩</w:t>
+              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, 100034 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2022.100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631939v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using choice experiment designs to evaluate mitigation solutions to reduce whale-ship collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cost-effectiveness of measures to reduce ship strikes: A case study on protecting the Mediterranean fin whale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kontovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104368⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 827, pp.154236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152314v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving intraspecific variation for nature’s contributions to people</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using choice experiment designs to evaluate mitigation solutions to reduce whale-ship collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Palkovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.104368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01403-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181332v1</w:t>
+                <w:t xml:space="preserve">hal-03152314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing whale-ship collisions by better estimating damages to ships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conserving intraspecific variation for nature’s contributions to people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palkovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01403-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02933386v1</w:t>
+                <w:t xml:space="preserve">hal-03181332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change Will Re-draw the Map for Marine Megafauna and the People Who Depend on Them</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reducing whale-ship collisions by better estimating damages to ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos A. Kontovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sheridan Waitai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00547⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202932v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion: We need a global movement to transform ocean science for a better world</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Change Will Re-draw the Map for Marine Megafauna and the People Who Depend on Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Evans</w:t>
+                <w:t xml:space="preserve">Susan Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Visbeck</w:t>
+                <w:t xml:space="preserve">Amanda Leathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cornish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheridan Waitai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2005485117⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.00547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549765v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning for Change: Conservation-Related Impacts of Climate Overshoot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opinion: We need a global movement to transform ocean science for a better world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christo Fabricius</w:t>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Glew</w:t>
+                <w:t xml:space="preserve">Karen Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Opperman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Visbeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (2), pp.115-118. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.202005485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biz141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2005485117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203046v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Priorities for Achieving Healthy Marine Ecosystems and Human Communities in a Changing Climate</w:t>
+                <w:t xml:space="preserve">Planning for Change: Conservation-Related Impacts of Climate Overshoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitney Friedman</w:t>
+                <w:t xml:space="preserve">Christa Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Halpern</w:t>
+                <w:t xml:space="preserve">Christopher Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Mcleod</w:t>
+                <w:t xml:space="preserve">Christo Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Beck</w:t>
+                <w:t xml:space="preserve">Louise Glew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
+                <w:t xml:space="preserve">Jeff Opperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (5), </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.115-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biz141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492506v1</w:t>
+                <w:t xml:space="preserve">hal-04203046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and socioeconomic strategies to sustain Caribbean coral reefs in a high-CO 2 world</w:t>
+                <w:t xml:space="preserve">Research Priorities for Achieving Healthy Marine Ecosystems and Human Communities in a Changing Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Andersson</w:t>
+                <w:t xml:space="preserve">Whitney Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Venn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+                <w:t xml:space="preserve">Benjamin Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Brathwaite</w:t>
+                <w:t xml:space="preserve">Elizabeth Mcleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Camp</w:t>
+                <w:t xml:space="preserve">Michael Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378262v1</w:t>
+                <w:t xml:space="preserve">hal-02492506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People and the changing nature of coral reefs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological and socioeconomic strategies to sustain Caribbean coral reefs in a high-CO 2 world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Venn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Brathwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30, pp.100699. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100699⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29, pp.100677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197895v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and socioeconomic strategies to sustain Caribbean coral reefs in a high-CO 2 world</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">People and the changing nature of coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ove Hoegh-Guldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.100677. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 30, pp.100699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142654v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Barrier Reef: Vulnerabilities and solutions in the face of ocean acidification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ecological and socioeconomic strategies to sustain Caribbean coral reefs in a high-CO 2 world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Venn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Marshall</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Brathwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 31, pp.100729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100729⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29, pp.100677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197975v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Great Barrier Reef: Vulnerabilities and solutions in the face of ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ove Hoegh-Guldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Albright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.100729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939769v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupting data sharing for a healthier ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan O. Grose</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Quillérou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz068⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138057v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the global distribution of locally-generated marine ecosystem services: The case of the West and Central Pacific Ocean tuna fisheries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disrupting data sharing for a healthier ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawthorne Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estra Estradivari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan O. Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ove Hoegh-Guldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.05.008⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939774v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management strategies for coral reefs and people under global environmental change: 25 years of scientific research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 209, pp.462-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Harbors: The Many Benefits of Marine Monuments and Sanctuaries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the global distribution of locally-generated marine ecosystem services: The case of the West and Central Pacific Ocean tuna fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen E. Roady</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evangelia G. Drakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Virdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00189⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, Part B, pp.278-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939766v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove Ecosystem Service Values and Methodological Approaches to Valuation: Where Do We Stand?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Safe Harbors: The Many Benefits of Marine Monuments and Sanctuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitley Saumweber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry B. Crowder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen E. Roady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00376⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939785v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing ecosystem services from blue forests: A systematic review of the valuation of salt marshes, sea grass beds and mangrove forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mangrove Ecosystem Service Values and Methodological Approaches to Valuation: Where Do We Stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Himes-Cornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Perla Atiyah</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan O. Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01939787v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating the effectiveness of marine protected areas Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabby N. Ahmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard I. Browman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth H. Thurstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), pp.1156--1159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsx154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific rationale and international obligations for protection of active hydrothermal vent ecosystems from deep-sea mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gianni</w:t>
+                <w:t xml:space="preserve">Valuing ecosystem services from blue forests: A systematic review of the valuation of salt marshes, sea grass beds and mangrove forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Himes-Cornell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Helmreich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perla Atiyah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939243v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Financial Consequences of Unknown Environmental Impacts in Deep-Sea Mining</w:t>
+                <w:t xml:space="preserve">Scientific rationale and international obligations for protection of active hydrothermal vent ecosystems from deep-sea mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah P. Hoyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">C.L. van Dover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lee Van Dover</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Helmreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/re1.085.0043⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.20 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155053v1</w:t>
+                <w:t xml:space="preserve">hal-01939243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When ecosystems and their services are not co-located: oceans and coasts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the Financial Consequences of Unknown Environmental Impacts in Deep-Sea Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lida Teneva</w:t>
+                <w:t xml:space="preserve">Sarah P. Hoyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lee Van Dover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx026⟩</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.085.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940462v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the human ‘so what’ of large-scale coral reef loss?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.13-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14888386.2017.1308271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral Reefs and People in a High-CO2 World Where Can Science Make a Difference to People?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia A. Ekstrom</w:t>
+                <w:t xml:space="preserve">When ecosystems and their services are not co-located: oceans and coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia G. Drakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah R. Cooley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micah Effron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Carter Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Teneva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164699⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (6), pp.1531-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152551v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Stressors and Ecological Complexity Require a New Approach to Coral Reef Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Coral Reefs and People in a High-CO2 World Where Can Science Make a Difference to People?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Langdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia A. Ekstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah R. Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3339/fmars.2016.00036⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152550v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and adaptation of US shellfisheries to ocean acidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Stressors and Ecological Complexity Require a New Approach to Coral Reef Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ove Hoegh-Guldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Ekstrom</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3339/fmars.2016.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nclimate2508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726743v1</w:t>
+                <w:t xml:space="preserve">hal-02152550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A triage approach to improve the relevance of marine ecosystem services assessments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability and adaptation of US shellfisheries to ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beaumont</w:t>
+                <w:t xml:space="preserve">J.A. Ekstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hooper</w:t>
+                <w:t xml:space="preserve">L. Suatoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.R. Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Waldbusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11111⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726741v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the basic elements of transparency of regional fisheries management organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.A. Clark</w:t>
+                <w:t xml:space="preserve">A triage approach to improve the relevance of marine ecosystem services assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Ardron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 530, pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726757v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from an ecosystem-based management approach to restoration of a California estuary</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the basic elements of transparency of regional fisheries management organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mccarthy</w:t>
+                <w:t xml:space="preserve">N.A. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kildow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Ardron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 58, pp.60-70. </w:t>
+              <w:t xml:space="preserve">, 2015, 57, pp.158-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726760v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has the value of global marine and coastal ecosystem services changed?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons learned from an ecosystem-based management approach to restoration of a California estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Levrel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kildow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64, pp.156 - 158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 58, pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692340v1</w:t>
+                <w:t xml:space="preserve">hal-01726760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designating networks of chemosynthetic ecosystem reserves in the deep sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dunn</w:t>
+                <w:t xml:space="preserve">Has the value of global marine and coastal ecosystem services changed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gjerde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.156 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designating networks of chemosynthetic ecosystem reserves in the deep sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy L. van Dover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ardron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gjerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.378-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4642,349 +4776,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In support of decision-making: Assessing and monitoring the social and ecological vulnerability of coral reef-dependent socio-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la prise de décision : évaluation et suivi de la vulnérabilité sociale et écologique des socio-écosystèmes dépendant des récifs coralliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental management of deep-sea chemosynthetic ecosystems: justification of and considerations for a spatially based approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Ardron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bezaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4994,237 +5128,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo digitus oceanus : the human side of big ocean data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data in Marine Science, 7th EMB Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marine Board, Oct 2020, Webinar, France. p.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4541335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-Alert: Towards Real-time, High Resolution Navigational Software for Whale Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUSTECH 2017 : 5th annual IEEE Conference on Technologies for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SusTech.2017.8333534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5234,121 +5368,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et adaptation des populations de Polynésie française qui dépendent des récifs coralliens face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] R-40-2019, Université de Bretagne occidentale - Brest; IFRECOR. 2019, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5358,793 +5492,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services and Economic Valuation: Co-Benefits of Coastal Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany G. Troxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lisamarie Windham-Myers; Stephen Crooks; Tiffany G. Troxler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Blue Carbon Primer: The State of Coastal Wetland Carbon Science, Practice and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249--266, 2018, CRC Marine Science, 9780429787768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429435362-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding up the Benefits - A Bundle of Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia G. Drakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark D. Spalding; R. Dan Brumbaugh; Emiliy Landis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Ocean Wealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nature Conservancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.76--79, 2016, 978-0-9977069-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards effective ecosystem services assessment in marine and coastal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Potschin; Roy Haines-Young; Robert Fish; R. Kerry Turner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 359--373, 2016, 9781317687047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Quillérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Quillérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greening The Ocean Economy: A Progress Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Jungwiwattanaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Solgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hance D. Smith; Juan Luis Suárez de Vivero; Tundi S. Agardy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Ocean Resources and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199--211, 2015, 9781136294815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6291,51 +6425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Pendleton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Sioen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenat Niazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaveetil Shamsudheen Semeena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Krug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2025.10037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baron-Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Futuru Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kokaua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dhermain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106485" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04940054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Alexandroff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ch&#226;les" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X.C. Dutra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03631939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontovas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03152314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Des Roches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palkovacs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01403-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Kontovas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136643" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Grose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Leathers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridan Waitai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005485117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Glew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Opperman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz141" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Friedman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Halpern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcleod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brathwaite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Albright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100729" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawthorne Beyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estra Estradivari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan O. Grose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia G. Drakou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Virdin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.05.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.12.051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Bruno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitley Saumweber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Roady" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Himes-Cornell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Atiyah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.01.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290VJ9N4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N. Ahmadia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard I. Browman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. van Dover" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gianni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helmreich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Effron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Carter Ingram" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Teneva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edwards" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2017.1308271" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Ekstrom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Cooley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164699" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3339/fmars.2016.00036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ekstrom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suatoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Waldbusser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2508" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Clark" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ardron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.03.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suarez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhavan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccarthy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kildow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.04.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4541335" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vii" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Vegh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Murray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany G. Troxler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqi Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429435362-18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.org/en-us/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mahe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Beaumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hooper" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jungwiwattanaporn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Canonico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vansumeren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caisey Myers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ogburn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/MTSJ.59.3.7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Pendleton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Sioen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenat Niazi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaveetil Shamsudheen Semeena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Krug" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sus.2025.10037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baron-Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Futuru Tsai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kokaua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dhermain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04940054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Alexandroff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clausen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ch&#226;les" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X.C. Dutra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03631939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontovas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03152314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104368" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Des Roches" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palkovacs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01403-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Kontovas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Grose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Leathers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornish" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridan Waitai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005485117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Anderson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Glew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Opperman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Friedman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Halpern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcleod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brathwaite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100677" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaup" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Albright" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100729" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawthorne Beyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estra Estradivari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan O. Grose" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz068" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.12.051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia G. Drakou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Virdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.05.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitley Saumweber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Roady" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00189" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Himes-Cornell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00376" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N. Ahmadia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard I. Browman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx154" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Atiyah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290VJ9N4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. van Dover" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gianni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helmreich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Huber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edwards" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2017.1308271" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Effron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Carter Ingram" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Teneva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Ekstrom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Cooley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164699" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3339/fmars.2016.00036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ekstrom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suatoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Waldbusser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2508" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hooper" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Clark" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ardron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.03.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhavan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccarthy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kildow" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4541335" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vii" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Vegh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Murray" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany G. Troxler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqi Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429435362-18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.org/en-us/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mahe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Beaumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hooper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jungwiwattanaporn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>