--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of gap states for polycrystalline silicon vertical thin film transistors</w:t>
+                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">L. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+                <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Rogel</w:t>
+                <w:t xml:space="preserve">H. Djeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">E. Ferrucho Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (4), pp.045005. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1919-1925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/adbe9b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042470v1</w:t>
+                <w:t xml:space="preserve">hal-04948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronique imprimée : une ouverture aux nouvelles technologies</w:t>
+                <w:t xml:space="preserve">Interpretation of gap states for polycrystalline silicon vertical thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Selmi</w:t>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Boisseau</w:t>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Fustec</w:t>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3eA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.20-20. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.045005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20250020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/adbe9b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395336v1</w:t>
+                <w:t xml:space="preserve">hal-05042470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
+                <w:t xml:space="preserve">Electronique imprimée : une ouverture aux nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pichon</w:t>
+                <w:t xml:space="preserve">Rafika Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Brizoual</w:t>
+                <w:t xml:space="preserve">Thibault Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Djeha</w:t>
+                <w:t xml:space="preserve">Jean-Charles Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrucho Alvarez</w:t>
+                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Claudepierre</w:t>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (4), pp.1919-1925. </w:t>
+              <w:t xml:space="preserve">J3eA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.20-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20250020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948356v1</w:t>
+                <w:t xml:space="preserve">hal-05395336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de résistances à base de nanofils de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier De Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,261 +632,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau jeu de masques pour la prise en main des étapes de base de fabrication en salle blanche de composants microélectroniques</w:t>
+                <w:t xml:space="preserve">EDITORIAL du Numéro Spécial J3eA dédié aux JPCNFM’2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Sagazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lebreton</w:t>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pichon</w:t>
+                <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, pp.1004. </w:t>
+              <w:t xml:space="preserve">, 2024, 23, pp.1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20241004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20241000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687275v1</w:t>
+                <w:t xml:space="preserve">hal-04688657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDITORIAL du Numéro Spécial J3eA dédié aux JPCNFM’2023</w:t>
+                <w:t xml:space="preserve">Nouveau jeu de masques pour la prise en main des étapes de base de fabrication en salle blanche de composants microélectroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Respaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bonnaud</w:t>
+                <w:t xml:space="preserve">E. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, pp.1000. </w:t>
+              <w:t xml:space="preserve">, 2024, 23, pp.1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20241000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20241004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688657v1</w:t>
+                <w:t xml:space="preserve">hal-04687275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowires-based biosensors for the electrical detection of Escherichia coli</w:t>
               </w:r>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.114625. </w:t>
@@ -1006,103 +1006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Hopping Transport Based on Pentacene Thin-Film Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (12), pp.6364-6368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1130,239 +1130,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of electric characteristics for P and N type polycrystalline silicon vertical thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An organic ambipolar charge trapping non-volatile memory device based on double heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (49), pp.495109. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 759, pp.139458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9a58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890187v1</w:t>
+                <w:t xml:space="preserve">hal-03776593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Density of States for Polycrystalline Silicon Vertical Thin-Film Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (6), pp.3175-3180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1390,707 +1377,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An organic ambipolar charge trapping non-volatile memory device based on double heterojunctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling of High-Current Polycrystalline Silicon Thin Film Transistors by Incorporating Buried Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 759, pp.139458. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (10), pp.5635-5643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-022-09818-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776593v1</w:t>
+                <w:t xml:space="preserve">hal-03776594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of High-Current Polycrystalline Silicon Thin Film Transistors by Incorporating Buried Electrode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent Developments for the Detection of Escherichia Coli Biosensors Based on Nano-Objects-A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Benserhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-022-09818-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.9177-9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3160695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776594v1</w:t>
+                <w:t xml:space="preserve">hal-03687693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments for the Detection of Escherichia Coli Biosensors Based on Nano-Objects-A Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elucidation of electric characteristics for P and N type polycrystalline silicon vertical thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (10), pp.9177-9188. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (49), pp.495109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3160695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9a58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687693v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D growth of silicon nanowires under pure hydrogen plasma at low temperature (250 degrees C)</w:t>
+                <w:t xml:space="preserve">In-depth analysis of electrical characteristics for polycrystalline silicon vertical thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Yang</w:t>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R. Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (6), pp.065602. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.107981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc2ee⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.107981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099729v1</w:t>
+                <w:t xml:space="preserve">hal-03195846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analysis of electrical characteristics for polycrystalline silicon vertical thin film transistors</w:t>
+                <w:t xml:space="preserve">3D growth of silicon nanowires under pure hydrogen plasma at low temperature (250 degrees C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+                <w:t xml:space="preserve">Kai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rogel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.107981. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (6), pp.065602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.107981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc2ee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195846v1</w:t>
+                <w:t xml:space="preserve">hal-03099729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductively Coupled Plasma Chemical Vapor Deposition for Silicon‐Based Technology Compatible with Low‐Temperature (≤220 °C) Flexible Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2163,90 +2163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and electrical modeling of polycrystalline silicon vertical thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 171, pp.107798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,770 +2274,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the surface state distribution model in the Suzuki theory to qualify the thin film surface materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Raman Spectroscopy: Applications for Clinical Diagnosis of Bacterial Infections and Detection of Antibacterial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Tamanai Shacoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Applied Microbial Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050589v1</w:t>
+                <w:t xml:space="preserve">hal-02401740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Spectroscopy: Applications for Clinical Diagnosis of Bacterial Infections and Detection of Antibacterial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
+                <w:t xml:space="preserve">Experimental validation of the surface state distribution model in the Suzuki theory to qualify the thin film surface materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">K. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbial Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154, pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401740v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano robots pour la manipulation de nanofils de silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 273, pp.1794-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458119v1</w:t>
+                <w:t xml:space="preserve">hal-01860675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.79-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808899v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nano robots pour la manipulation de nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86 (11), pp.79-88</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962643v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 273, pp.1794-1799. </w:t>
+              <w:t xml:space="preserve">, 2018, 268, pp.368-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860675v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Thin Film Transistor Technologies: Implementing Research Results in Higher Education to Prepare the Emerging Multidisciplinary Connected Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86 (11), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3205,64 +3205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced bulk and surface states densities in metal-induced crystallized polycrystalline silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,77 +3334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of self-aligned gate-all-around polycrystalline silicon nanowires field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,77 +3438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of phosphorus in situ doped Au-catalyst vapor liquid solid silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (18), pp.185701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3542,64 +3542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,64 +3697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline silicon nanowires synthesis compatible with CMOS technology for integrated gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3943,77 +3943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-type in-situ doping effect on vapour liquid solid silicon nanowires properties for gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysilicon nanowires FET as highly-sensitive pH-sensor: modeling and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Wenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4202,51 +4202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol.47 (N°1), p. 37 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,77 +4306,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (8), pp.1541-1544. </w:t>
@@ -4548,64 +4548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable range hopping conduction in N- and P-type in-situ doped polycrystalline silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,90 +4691,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-gate polysilicon nanowires field effect transistor compatible with CMOS technology for label-free DNA biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (1), pp.141-146. </w:t>
@@ -4806,252 +4806,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d'accueil et d'accompagnement des étudiants entrants à l'université : les enseignants-référents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">VLS silicon nanowires based resistors for chemical sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26th European Conference on Solid-State Transducers (Eurosensors) Sep 2012 Krakow, 47, pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00767704v1</w:t>
+                <w:t xml:space="preserve">hal-00921584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLS silicon nanowires based resistors for chemical sensor applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un nouveau dispositif d'accueil et d'accompagnement des étudiants entrants à l'université : les enseignants-référents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00921584v1</w:t>
+                <w:t xml:space="preserve">halshs-00767704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowires based resistors as gas sensors</w:t>
               </w:r>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.158-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5171,90 +5171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-gate and Step-gate Polysilicon Nanowires Field Effect Transistors for Ultrasensitive Label-free Biosensing Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.414-417. </w:t>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,567 +5428,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanoclusters embedded in SiOxNy and SiO2 films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-170⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618107v1</w:t>
+                <w:t xml:space="preserve">hal-00617939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth-in-place deployment of in-plane silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/5/055005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.203104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3659895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618094v1</w:t>
+                <w:t xml:space="preserve">hal-00671028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth-in-place deployment of in-plane silicon nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3659895⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.055005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671028v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
+                <w:t xml:space="preserve">Silicon nanowires based resistors as gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.04.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000227⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00617939v1</w:t>
+                <w:t xml:space="preserve">hal-00724223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of the exponential localized states distribution in the variable range hopping mechanism in disordered silicon films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6029,200 +6042,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires based resistors as gas sensors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanoclusters embedded in SiOxNy and SiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 170, pp.158. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.04.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724223v1</w:t>
+                <w:t xml:space="preserve">hal-00618107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of amorphous silicon nanoribbons by atomic force microscope tip induced local oxidation for thin film device applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (1), pp.ID 012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6399,90 +6399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in the determination by 1/f noise measurements of the interface state distribution in polysilicon TFTs in relation with the compensation law of Meyer Neldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105, pp.104503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6529,51 +6529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of polycrystalline silicon nanowires using conventional UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL DEPENDENCE OF LOW-FREQUENCY NOISE IN POLYSILICON THIN FILM TRANSISTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,376 +6731,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise in polysilicon thin film transistors: effect of the laser annealing of the active layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low frequency Noise in Polysilicon Thin Film Transistors: Effect of the Laser Annealing of the Active Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307198v1</w:t>
+                <w:t xml:space="preserve">hal-00307204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency Noise in Polysilicon Thin Film Transistors: Effect of the Laser Annealing of the Active Layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low frequency noise in polysilicon thin film transistors: effect of the laser annealing of the active layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307204v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of low frequency noise in polysilicon thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two dimensional numerical simulations of 1/f noise by GR mechanisms in thin film transistors: Effects of induced defect technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198456v1</w:t>
+                <w:t xml:space="preserve">hal-00173652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Low-Frequency Noise in Polysilicon Thin-Film Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,945 +7114,949 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (8), pp.716. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2007.900849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional numerical simulations of 1/f noise by GR mechanisms in thin film transistors: Effects of induced defect technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of conduction and low frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.719-718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00173652v1</w:t>
+                <w:t xml:space="preserve">hal-00197122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conduction and low frequency noise in polysilicon thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515, pp.7556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197122v1</w:t>
+                <w:t xml:space="preserve">hal-00171471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
+                <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 515, pp.7556. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, pp.7556-7559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00171471v1</w:t>
+                <w:t xml:space="preserve">hal-00259046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of low frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.7556-7559</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (8), pp.716-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259046v1</w:t>
+                <w:t xml:space="preserve">hal-00198456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature processing and properties of nanocrystalline-SiC/crystalline Si heterojunction devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determination of interface state distribution in polysilicon thin film transistors from low frequency -noise measurements: application to analysis of electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50 (2), pp.209-213</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (5), pp.54504-54509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437247v1</w:t>
+                <w:t xml:space="preserve">hal-00437321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of interface state distribution in polysilicon thin film transistors from low frequency -noise measurements: application to analysis of electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low-temperature processing and properties of nanocrystalline-SiC/crystalline Si heterojunction devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (5), pp.54504-54509</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (2), pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437321v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Michaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49, issue 8, pp 1376-1380</w:t>
+              <w:t xml:space="preserve">, 2005, 49 (8), pp.1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013581v1</w:t>
+                <w:t xml:space="preserve">hal-00772760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49 (8), pp.1376-1380</w:t>
+              <w:t xml:space="preserve">, 2005, 49, issue 8, pp 1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772760v1</w:t>
+                <w:t xml:space="preserve">hal-00013581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility of p-metal oxide semiconductor technology with the epitaxial YBa2CU3O7-delta growth on Si</w:t>
               </w:r>
@@ -8068,51 +8068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8178,350 +8178,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meyer-Neldel parameter as a figure of merit for quality of thin film transistor active layer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrogenated nanocrystalline silicon carbide: fabrication, properties and heterostructure device application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colder P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (2), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200303922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913090v1</w:t>
+                <w:t xml:space="preserve">hal-01002726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated nanocrystalline silicon carbide: fabrication, properties and heterostructure device application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meyer-Neldel parameter as a figure of merit for quality of thin film transistor active layer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Colder P. Marie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 427, pp.350-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01002726v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electrical behavior in the subthreshold region between laser and solid phase crystallized polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46 (4), pp.459-466. </w:t>
@@ -8571,103 +8571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electrical behavior in the subthreshold region between laser and solid state phase crystallized polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46, pp.459-466</w:t>
@@ -8696,103 +8696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current crowding and 1/f noise in polycrystalline silicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. K. J. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 90 (8), pp.4019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,51 +8826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film transistors fabricated by in-situ doped unhydrogenated polysilicon films obtained by solid phase crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mourgues F. Raoult T. Mohammed-Brahim K. Kis-Sion D. Briand O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8908,90 +8908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the activation energy of the subthreshold current in laser- and solid-phase-crystallized polycrystalline silicon thin-film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Brahim Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9068,51 +9068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Délugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9191,64 +9191,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation des résistances à base de nanofils de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,77 +9398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Sensor Based on Silicon Nanowires for Electrical Detection of Staphylococcus Aureus Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9558,51 +9558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,670 +9621,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of electronic nano-sensors for the specific in situ detection of Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Nanowires based bio-sensors for the detection of Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Geneste</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd IEEE Sensors France workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475452v1</w:t>
+                <w:t xml:space="preserve">hal-03032508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires based bio-sensors for the detection of Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of electronic nano-sensors for the specific in situ detection of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benserhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Rogel</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Sensors France workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032508v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance 3D de nanofils de silicium par procédé SLS à basse température (250°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichon Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">N. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348041v1</w:t>
+                <w:t xml:space="preserve">hal-02401810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance 3D de nanofils de silicium par procédé SLS à basse température (250°C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Investigation of low temperature inductively coupled plasma chemical vapor deposition for flexible electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. De Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401810v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of low temperature inductively coupled plasma chemical vapor deposition for flexible electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Yang</w:t>
+                <w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. De Sagazan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Coulon</w:t>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401754v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-gate and gate-ail-around polycrystalline silicon nanowires field effect transistors Simulation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thin Film Transistor Technologies 14, TFTT 2018 - AiMES 2018, ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.79-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,64 +10331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de mesure du bruit basse fréquence (1/f) pour la caractérisation des transistors MOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10426,90 +10426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies et caractérisation de résistances à base nanofils de silicium : mesure de la résistivité électrique des nanofils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10541,554 +10541,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances à base de nanofils de silicium pour la détection de bactéries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aryl-Diazonium Functionalized Polycrystalline Silicon Nanoribbons Based Device for Lead Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Natonales des Nanofils Semiconducteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458134v1</w:t>
+                <w:t xml:space="preserve">hal-01578327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl-Diazonium Functionalized Polycrystalline Silicon Nanoribbons Based Device for Lead Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Silicon Nanowires Based Resistors for Bacteria Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.479, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040479⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578327v1</w:t>
+                <w:t xml:space="preserve">hal-01578329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires Based Resistors for Bacteria Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Résistances à base de nanofils de silicium pour la détection de bactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Natonales des Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578329v1</w:t>
+                <w:t xml:space="preserve">hal-02458134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual gate transistors based on polycrystalline silicon nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manipulation de nanofils de silicium à partir de nano robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">15e Journées Pédagogiques Nationales de la Coordination Nationale de la Formation en Microélectronique et en nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCMO, Pôle CNFM de Rennes, Nov 2016, Saint Malo, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457753v1</w:t>
+                <w:t xml:space="preserve">hal-02458182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistors based on polycrystalline silicon nanoribbons for lead ions detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11120,351 +11107,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation de nanofils de silicium à partir de nano robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dual gate transistors based on polycrystalline silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Pédagogiques Nationales de la Coordination Nationale de la Formation en Microélectronique et en nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCMO, Pôle CNFM de Rennes, Nov 2016, Saint Malo, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458182v1</w:t>
+                <w:t xml:space="preserve">hal-02457753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROWTH AND RAMAN ANALYSIS OF SILICON AND GERMANIUM NANOWIRES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of Si nanostructures/SiO2 interfaces by field-effect conductance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Israel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop NIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMRS 2015 Fall Meeting, sept 2015, Warsaw, Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457706v1</w:t>
+                <w:t xml:space="preserve">hal-02457743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of Si nanostructures/SiO2 interfaces by field-effect conductance method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GROWTH AND RAMAN ANALYSIS OF SILICON AND GERMANIUM NANOWIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Thomas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mahmoud Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2015 Fall Meeting, sept 2015, Warsaw, Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">5th workshop NIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457743v1</w:t>
+                <w:t xml:space="preserve">hal-02457706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam analysis of silver foils in gilt-leather wall coverings</w:t>
               </w:r>
@@ -11502,51 +11502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technart 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Catane, Italy</w:t>
@@ -11588,77 +11588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycristalline silicon nanowires based TFTs compatible with CMOS technology for chemical integrated sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thin Film Transistors Conférences, ITC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IETR,Département Microélectronique et Microcapteurs, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11677,152 +11677,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires FET as highly-sensitive pH-sensor: modeling and measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Silicon Obtained by MILC and SILC Techniques: Application for Top-Down Litography Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenga G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113253v1</w:t>
+                <w:t xml:space="preserve">hal-01152386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisation raman de nanofils de germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11830,51 +11830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12014,152 +12014,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Obtained by MILC and SILC Techniques: Application for Top-Down Litography Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysilicon nanowires FET as highly-sensitive pH-sensor: modeling and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Wenga G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Eurosensors XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152386v1</w:t>
+                <w:t xml:space="preserve">hal-01113253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia Sensors Based on Suspended Silicon Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12167,51 +12167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSOR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, BRESCIA, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12364,450 +12364,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical and biological sensors applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labbe C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khomenkhova L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du C'Nano Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921617v1</w:t>
+                <w:t xml:space="preserve">hal-01152384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of low-cost nanosensors based on silicon nanowires for chemical or biological detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nano-matériaux, nano-objets pour la détection et les capteurs, Fondation Sciences et Technologies pour l'Aéronautique et l'Espace de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152384v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of low-cost nanosensors based on silicon nanowires for chemical or biological detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical and biological sensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-matériaux, nano-objets pour la détection et les capteurs, Fondation Sciences et Technologies pour l'Aéronautique et l'Espace de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, France</w:t>
+              <w:t xml:space="preserve">Journées du C'Nano Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921571v1</w:t>
+                <w:t xml:space="preserve">hal-00921617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal induced lateral crystallization of amorphous silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12832,90 +12832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ doping influence on Vapor Liquid Solid Silicon nanowires electrical pRoperties for gas sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12947,4305 +12947,4305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation électrique d'un capteur de gaz à base de nanofils de silicium suspendus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysilicon Nanowires for chemical sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes journées pédagogiques du Comité National de Formation en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St Malo, France. pp.85-89</w:t>
+              <w:t xml:space="preserve">MRS, Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921622v1</w:t>
+                <w:t xml:space="preserve">hal-00795800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top down polysilicon nanowires synthesis for gas sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysilicon nanowires field effect transistor for ultrasensitive label-free biosensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, Spring Meeting, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. pp.100</w:t>
+              <w:t xml:space="preserve">Workshop CMC2-IBERNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921595v1</w:t>
+                <w:t xml:space="preserve">hal-00921603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires based devices for biological/chemical sensors applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silicon nanowires for (bio)chemical sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIMS Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152381v1</w:t>
+                <w:t xml:space="preserve">hal-00921607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polysilicon nanowires based field effect transistor compatible with MOS technology for integrated label-free direct detection of DNA hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Biosensors 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, cancun, Mexico. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795796v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires based sensors for NH3 detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Density of states in polycristalline TFT's by the field effect conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liang Ni</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTIERS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">MADICA 2012, Matériaux et applications aux dispositifs et aux capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795802v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounded and Suspended Polysilicon Nanowires fabricated by Top Down approach</w:t>
+                <w:t xml:space="preserve">Top down polysilicon nanowires synthesis for gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Material Research Society, Spring Meeting, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795801v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon Nanowires for chemical sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silicon Nanowires based devices for biological/chemical sensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godem G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS, Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.133</w:t>
+              <w:t xml:space="preserve">NIMS Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795800v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires field effect transistor for ultrasensitive label-free biosensing application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CMC2-IBERNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921603v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires for (bio)chemical sensing applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silicon nanowires based sensors for NH3 detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">FRONTIERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921607v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires based field effect transistor compatible with MOS technology for integrated label-free direct detection of DNA hybridization</w:t>
+                <w:t xml:space="preserve">Grounded and Suspended Polysilicon Nanowires fabricated by Top Down approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, cancun, Mexico. pp.1</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921598v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of states in polycristalline TFT's by the field effect conductance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Amrani</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khomenkov L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2012, Matériaux et applications aux dispositifs et aux capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803193v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">μc-Si TFT with very thin active layer, a SOI-TFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Samb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Grounded and suspended polysilicon nanowires for gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gourbilleau F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152382v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounded and suspended polysilicon nanowires for gas sensing applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de transistors à base de nanoils de silicium. Applications à la détection de l'hybridation d'ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenga G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2012, Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921610v1</w:t>
+                <w:t xml:space="preserve">hal-01153160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de transistors à base de nanoils de silicium. Applications à la détection de l'hybridation d'ADN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenga G.</w:t>
+                <w:t xml:space="preserve">Gold catalyst vapor-liquid-solid phase silicon nanowires: application to ammonia detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2012, Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153160v1</w:t>
+                <w:t xml:space="preserve">hal-00921613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold catalyst vapor-liquid-solid phase silicon nanowires: application to ammonia detection</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesized by VLS technique in a V-shaped groove for gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society, Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921613v1</w:t>
+                <w:t xml:space="preserve">hal-00921600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesized by VLS technique in a V-shaped groove for gas sensing applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fabrication et caractérisation électrique d'un capteur de gaz à base de nanofils de silicium suspendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.1</w:t>
+              <w:t xml:space="preserve">Douzièmes journées pédagogiques du Comité National de Formation en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St Malo, France. pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921600v1</w:t>
+                <w:t xml:space="preserve">hal-00921622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation électrique de résistances à base de nanofils de silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanofils de silicium utilisés dans des capteurs chimiques et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS-EEA 2011, 23 - 26 octobre 2011, Trois Rivières (Québec), CANADA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois rivières, Canada. pp.11</w:t>
+              <w:t xml:space="preserve">Ecole thématique CMC2 Capteurs chimiques, biocapteurs et biopuces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671098v1</w:t>
+                <w:t xml:space="preserve">hal-00715892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires compatible with MOS technology for integrated bio-sensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully compatible CMOS technology polysilicon nanowires for integrated gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontier 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Japan. pp.25</w:t>
+              <w:t xml:space="preserve">Journées GDR "Nanofils, Nanotubes Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667842v1</w:t>
+                <w:t xml:space="preserve">hal-00795798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully compatible CMOS technology polysilicon nanowires for integrated gas sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transistors à base de nanofils de silicium pour capteurs biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR "Nanofils, Nanotubes Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">JNRDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795798v1</w:t>
+                <w:t xml:space="preserve">hal-00715896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistors à base de nanofils de silicium pour capteurs biologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+                <w:t xml:space="preserve">In-situ doping control in polysilicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715896v1</w:t>
+                <w:t xml:space="preserve">hal-00715881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ doping control in polysilicon nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">silicon nanowires synthesis using top down and bottom up approaches : applications to chemical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Nanofils et Applications, GDR Nanofils, Nanotubes Semiconducteurs, Lille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715881v1</w:t>
+                <w:t xml:space="preserve">hal-01153154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">silicon nanowires synthesis using top down and bottom up approaches : applications to chemical sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon nanowires synthesis using top down and bottom up approaches : applications to chemical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanofils et Applications, GDR Nanofils, Nanotubes Semiconducteurs, Lille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop NIMS-UR1 on materials and sustainable development : issues and challenges of the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153154v1</w:t>
+                <w:t xml:space="preserve">hal-00715889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofils de silicium utilisés dans des capteurs chimiques et biologiques</w:t>
+                <w:t xml:space="preserve">Polysilicon nanowires compatible with MOS technology for integrated bio-sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique CMC2 Capteurs chimiques, biocapteurs et biopuces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Frontier 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Japan. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715892v1</w:t>
+                <w:t xml:space="preserve">hal-00667842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis using top down and bottom up approaches : applications to chemical sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Ni</w:t>
+                <w:t xml:space="preserve">Fabrication et caractérisation électrique de résistances à base de nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NIMS-UR1 on materials and sustainable development : issues and challenges of the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS-EEA 2011, 23 - 26 octobre 2011, Trois Rivières (Québec), CANADA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois rivières, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715889v1</w:t>
+                <w:t xml:space="preserve">hal-00671098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à base de nanofils de silicium pour des applications capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ni L.</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.38</w:t>
+              <w:t xml:space="preserve">Eurosensors XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.A4P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153119v1</w:t>
+                <w:t xml:space="preserve">hal-00522594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical sensors based on silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux Pratiques de nano-technologies : caractérisation et réalisation de nanoobjets par microscopie AFM en technologie silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nationales sur les technologies émergentes en micro- et nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623470v1</w:t>
+                <w:t xml:space="preserve">hal-00511871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux Pratiques de nano-technologies : caractérisation et réalisation de nanoobjets par microscopie AFM en technologie silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of silicon nanowires for sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMC2-IBERNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511871v1</w:t>
+                <w:t xml:space="preserve">hal-00575047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of silicon nanowires for sensor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2-IBERNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">EMRS Strasbourg, Juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575047v1</w:t>
+                <w:t xml:space="preserve">hal-00486455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Demami</w:t>
+                <w:t xml:space="preserve">TP d'initiation à la lithographie AFM : application à la fabrication de résistance à partir de nano-ruban de silicium amorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Strasbourg, Juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">11e Journées Pédagogiques Nationales du Comité National de Formation en Micro-nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486455v1</w:t>
+                <w:t xml:space="preserve">hal-00623471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP d'initiation à la lithographie AFM : application à la fabrication de résistance à partir de nano-ruban de silicium amorphe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debieu O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Pédagogiques Nationales du Comité National de Formation en Micro-nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623471v1</w:t>
+                <w:t xml:space="preserve">hal-01152380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical sensor applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Rogel</w:t>
+                <w:t xml:space="preserve">Résistance à base de nanofils de silicium pour des applications capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.A4P</w:t>
+              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522594v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chemical sensors based on silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gourbilleau F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nationales sur les technologies émergentes en micro- et nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152380v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdispositifs pour applications capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Ni</w:t>
+                <w:t xml:space="preserve">Fabrication of polycrystalline silicon nanowires using conventional UV lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">EMRS Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402625v1</w:t>
+                <w:t xml:space="preserve">hal-00402622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of polycrystalline silicon nanowires using conventional UV lithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and electrical characterization of silicon nanowires based resistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, France. pp.1</w:t>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402622v1</w:t>
+                <w:t xml:space="preserve">hal-00402620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and electrical characterization of silicon nanowires based resistors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402620v1</w:t>
+                <w:t xml:space="preserve">hal-00585194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microdispositifs pour applications capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JNRDM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585194v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, processing and characterization of silicon nanowires for (micro)sensor applications</w:t>
               </w:r>
@@ -17283,51 +17283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Rennes-Sendaï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Sendaï, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17378,51 +17378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17486,51 +17486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17555,51 +17555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar silicon CMOS technology silicon nanowires based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17607,51 +17607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
@@ -17680,51 +17680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de micro-dispositifs à base de silicium : applications aux microsystèmes intégrés en technologie de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres Scientifiques Rennes-Sétif-Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Sétif, Algérie. http://www.univ-setif.dz/RSS2/RSS2009/presentation.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17743,748 +17743,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du silicium nanostructuré pour dispositfs électroniques</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. pp.Poster</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-nanofabrication (JNTE 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439490v1</w:t>
+                <w:t xml:space="preserve">hal-00439492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis</w:t>
+                <w:t xml:space="preserve">Synthèse de silicium nanostructuré pour dispositifs électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-nanofabrication (JNTE 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.Poster</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nano fabrication (JNTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439492v1</w:t>
+                <w:t xml:space="preserve">hal-00439489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de silicium nanostructuré pour dispositifs électroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TP de nanotechnologie : caractérisation et nanolithographie AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nano fabrication (JNTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dixièmes Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Saint-Malo, France. pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439489v1</w:t>
+                <w:t xml:space="preserve">hal-00343031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP de nanotechnologie : caractérisation et nanolithographie AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthèse du silicium nanostructuré pour dispositfs électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixièmes Journées Pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Saint-Malo, France. pp.241-245</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343031v1</w:t>
+                <w:t xml:space="preserve">hal-00439490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional numerical simulation of 1/f noise by GR mechanisms in thin film transistors : Effects of induced defect technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency noise in thin film transistors: effect of the laser annealing of the active layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europeen Symposium Reliability on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Laser Processing for Semiconductors Devices: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197402v1</w:t>
+                <w:t xml:space="preserve">hal-00438504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise in thin film transistors: effect of the laser annealing of the active layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two dimensional numerical simulations of low frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Processing for Semiconductors Devices: Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">International TFT Conference'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438504v1</w:t>
+                <w:t xml:space="preserve">hal-00438351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional numerical simulations of low frequency noise in polysilicon thin film transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two dimensional numerical simulation of 1/f noise by GR mechanisms in thin film transistors : Effects of induced defect technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TFT Conference'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Europeen Symposium Reliability on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438351v1</w:t>
+                <w:t xml:space="preserve">hal-00197402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise in polysilicon thin film transistors : effect of the laser annealing of the active layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPSD Laser Processing for semiconductor Devices : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18535,51 +18535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18643,51 +18643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18738,51 +18738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent noise parameter behavior in n-MOS transistors operating from subthreshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18863,90 +18863,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of 1/f noise in polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Din Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the second SPIE International Symposium on Fluctuations and Noise ; Noise in devices and Circuit II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Maspalomas, Spain. pp.546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18971,77 +18971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'hétérojonctions obtenues à partir de films minces de carbure de silicium élaborés à différentes températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19066,90 +19066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of density of traps in high performancing TFTs made up in unhydrogenated in situ doped films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19187,90 +19187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction and Low-Frequency noise : diagnostic tools for low-temperature (£ 600=B0C) polysilicon thin film transistor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Conference; ElectroChem. Soc. TFTTVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States. pp.246-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19295,103 +19295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer-Neldel parameter as a figure of merit for quality of thin film transistor active layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2002, Spring Meeting Poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Strasbourg, France</w:t>
@@ -19446,64 +19446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerdiles R. Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polycrystalline Semiconductors IV 2000, Saint Malo, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, France. pp.397-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19537,64 +19537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation en température de semi-conducteurs et mise en oeuvre d'un thermomètre analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19658,480 +19658,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-capteurs à base de nanofils de silicium pour la détection de bactéries pathogènes</w:t>
+                <w:t xml:space="preserve">Development of electronic nano-sensors for the detection of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Oliviero</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Geneste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">39ème RICAI (Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401823v1</w:t>
+                <w:t xml:space="preserve">hal-02401772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de nano-capteurs électroniques pour la détection de bactéries pathogènes</w:t>
+                <w:t xml:space="preserve">Nano-capteurs à base de nanofils de silicium pour la détection de bactéries pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401805v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of electronic nano-sensors for the detection of Escherichia coli</w:t>
+                <w:t xml:space="preserve">Fabrication de nano-capteurs électroniques pour la détection de bactéries pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Geneste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème RICAI (Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JNRDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401772v1</w:t>
+                <w:t xml:space="preserve">hal-02401805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Sensors based on Interdigitated Silicon Nanowires Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AiMES 2018 (Americas International meeting on Electrochemistry and Solid-State Science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cancun, Mexico. IEEE, pp.1-4</w:t>
@@ -20160,103 +20160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature SINWS based devices fabrication for flexible electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Monies de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20406,77 +20406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation induite par catalyse métallique de nanofils de silclium amorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nanoélectronique du club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20533,51 +20533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de l’électronique analogique - Du composant au circuit intégré. Cours et exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éllipses, 2015, Technosup, Claude CHEZE, 9782340004047, 312 pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20595,51 +20595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia sensors based on suspended silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20750,51 +20750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP innovant au CCMO : Manipulation de nanofils de silicium à l'aide de nanorobots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichon Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20806,203 +20806,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposer des révisions intersessions aux étudiants de 1ère année : quelles relations avec la réussite aux examens ?</w:t>
+                <w:t xml:space="preserve">Aider les étudiants par un module de mise à niveau des acquis disciplinaires : Un effet sur les performances aux examens des participants sélectionnés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, 18 p</w:t>
+              <w:t xml:space="preserve">2013, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00818899v1</w:t>
+                <w:t xml:space="preserve">halshs-00818904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aider les étudiants par un module de mise à niveau des acquis disciplinaires : Un effet sur les performances aux examens des participants sélectionnés ?</w:t>
+                <w:t xml:space="preserve">Proposer des révisions intersessions aux étudiants de 1ère année : quelles relations avec la réussite aux examens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, 16 p</w:t>
+              <w:t xml:space="preserve">2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00818904v1</w:t>
+                <w:t xml:space="preserve">halshs-00818899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -21157,51 +21157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/adbe9b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Selmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boisseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fustec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benserhir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Oliviero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3326785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9a58" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3167938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09818-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3160695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc2ee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.107981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0003ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angelici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gariani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Borghi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0430-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2295511" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQWRQSNG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.2842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Prieto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7966-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Demami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/2/025002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Godem-Wenga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921580v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D456WQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659895" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000227" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58E3072023A3ED9B57D628B4157CF795FF38AD37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3625944" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.083" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/6/065001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779510" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH4TCLPS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.59" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/17/5/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QDPQH1ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002726v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder P. Marie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303922" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2JKF49M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00324-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6K0WNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues F. Raoult T. Mohammed-Brahim K. Kis-Sion D. Briand O. Bonnaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;lugeard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992249" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benserhir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geneste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. De Sagazan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458182v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113253v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenga G." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.329" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merzouk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraket" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Jaffrezic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921617v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921571v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921622v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921595v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godem G." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni L." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795800v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921598v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803193v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudiaf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804439v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belarbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921613v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671098v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667842v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795798v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715896v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715881v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153154v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715892v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153119v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623470v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511871v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575047v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486455v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623471v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522594v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402625v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402622v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525426v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439490v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439492v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439489v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197402v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438504v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438351v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198356v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437419v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Din Kotb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904947v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914840v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raoult" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995036v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles R. Rizk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.80-81.397" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401823v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliviero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468652v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Monies de Sagazan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153164v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132148v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113254v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wenga" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rogel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458250v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818899v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818904v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/adbe9b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Selmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fustec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benserhir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Oliviero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3326785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139458" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3167938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09818-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3160695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9a58" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.107981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc2ee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0003ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angelici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gariani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Borghi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0430-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2295511" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQWRQSNG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.2842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Prieto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7966-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Demami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/2/025002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Godem-Wenga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.128" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921580v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D456WQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000227" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58E3072023A3ED9B57D628B4157CF795FF38AD37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659895" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.083" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3625944" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/6/065001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779510" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH4TCLPS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.59" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/17/5/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QDPQH1ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder P. Marie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303922" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2JKF49M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00324-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6K0WNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues F. Raoult T. Mohammed-Brahim K. Kis-Sion D. Briand O. Bonnaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;lugeard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992249" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benserhir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032508v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geneste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401810v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. De Sagazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenga G." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.329" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merzouk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraket" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Jaffrezic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921571v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921598v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803193v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudiaf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921595v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152381v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godem G." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni L." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795802v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795801v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804439v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belarbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921610v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921613v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921622v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795798v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715881v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715889v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522594v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486455v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623471v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153119v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623470v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402622v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402620v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402625v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525426v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439492v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439489v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343031v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439490v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438504v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438351v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198356v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437419v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Din Kotb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904947v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914840v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raoult" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995036v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles R. Rizk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.80-81.397" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401772v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401823v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliviero" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401805v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468652v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Monies de Sagazan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153164v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132148v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113254v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wenga" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rogel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458250v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818904v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>