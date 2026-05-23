--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
+                <w:t xml:space="preserve">Interpretation of gap states for polycrystalline silicon vertical thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pichon</w:t>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Brizoual</w:t>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Djeha</w:t>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrucho Alvarez</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Claudepierre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (4), pp.1919-1925. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.045005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/adbe9b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948356v1</w:t>
+                <w:t xml:space="preserve">hal-05042470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of gap states for polycrystalline silicon vertical thin film transistors</w:t>
+                <w:t xml:space="preserve">Electronique imprimée : une ouverture aux nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Rafika Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+                <w:t xml:space="preserve">Thibault Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Rogel</w:t>
+                <w:t xml:space="preserve">Jean-Charles Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (4), pp.045005. </w:t>
+              <w:t xml:space="preserve">J3eA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.20-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/adbe9b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20250020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042470v1</w:t>
+                <w:t xml:space="preserve">hal-05395336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronique imprimée : une ouverture aux nouvelles technologies</w:t>
+                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Selmi</w:t>
+                <w:t xml:space="preserve">L. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Boisseau</w:t>
+                <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Fustec</w:t>
+                <w:t xml:space="preserve">H. Djeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
+                <w:t xml:space="preserve">E. Ferrucho Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">L. Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3eA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.20-20. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1919-1925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20250020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395336v1</w:t>
+                <w:t xml:space="preserve">hal-04948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de résistances à base de nanofils de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier De Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,261 +632,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDITORIAL du Numéro Spécial J3eA dédié aux JPCNFM’2023</w:t>
+                <w:t xml:space="preserve">Nouveau jeu de masques pour la prise en main des étapes de base de fabrication en salle blanche de composants microélectroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Respaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bonnaud</w:t>
+                <w:t xml:space="preserve">E. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, pp.1000. </w:t>
+              <w:t xml:space="preserve">, 2024, 23, pp.1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20241000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20241004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688657v1</w:t>
+                <w:t xml:space="preserve">hal-04687275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau jeu de masques pour la prise en main des étapes de base de fabrication en salle blanche de composants microélectroniques</w:t>
+                <w:t xml:space="preserve">EDITORIAL du Numéro Spécial J3eA dédié aux JPCNFM’2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Sagazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lebreton</w:t>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pichon</w:t>
+                <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, pp.1004. </w:t>
+              <w:t xml:space="preserve">, 2024, 23, pp.1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20241004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20241000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687275v1</w:t>
+                <w:t xml:space="preserve">hal-04688657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowires-based biosensors for the electrical detection of Escherichia coli</w:t>
               </w:r>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.114625. </w:t>
@@ -1006,103 +1006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Hopping Transport Based on Pentacene Thin-Film Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (12), pp.6364-6368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1130,226 +1130,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An organic ambipolar charge trapping non-volatile memory device based on double heterojunctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elucidation of electric characteristics for P and N type polycrystalline silicon vertical thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 759, pp.139458. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (49), pp.495109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9a58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776593v1</w:t>
+                <w:t xml:space="preserve">hal-03890187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Density of States for Polycrystalline Silicon Vertical Thin-Film Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (6), pp.3175-3180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1377,720 +1390,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of High-Current Polycrystalline Silicon Thin Film Transistors by Incorporating Buried Electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An organic ambipolar charge trapping non-volatile memory device based on double heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (10), pp.5635-5643. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 759, pp.139458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-022-09818-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776594v1</w:t>
+                <w:t xml:space="preserve">hal-03776593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments for the Detection of Escherichia Coli Biosensors Based on Nano-Objects-A Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling of High-Current Polycrystalline Silicon Thin Film Transistors by Incorporating Buried Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3160695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (10), pp.5635-5643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-022-09818-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687693v1</w:t>
+                <w:t xml:space="preserve">hal-03776594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of electric characteristics for P and N type polycrystalline silicon vertical thin film transistors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent Developments for the Detection of Escherichia Coli Biosensors Based on Nano-Objects-A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Benserhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (49), pp.495109. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.9177-9188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9a58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3160695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890187v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analysis of electrical characteristics for polycrystalline silicon vertical thin film transistors</w:t>
+                <w:t xml:space="preserve">3D growth of silicon nanowires under pure hydrogen plasma at low temperature (250 degrees C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+                <w:t xml:space="preserve">Kai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rogel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.107981. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (6), pp.065602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.107981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc2ee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195846v1</w:t>
+                <w:t xml:space="preserve">hal-03099729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D growth of silicon nanowires under pure hydrogen plasma at low temperature (250 degrees C)</w:t>
+                <w:t xml:space="preserve">In-depth analysis of electrical characteristics for polycrystalline silicon vertical thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Yang</w:t>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">R. Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (6), pp.065602. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.107981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc2ee⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.107981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099729v1</w:t>
+                <w:t xml:space="preserve">hal-03195846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductively Coupled Plasma Chemical Vapor Deposition for Silicon‐Based Technology Compatible with Low‐Temperature (≤220 °C) Flexible Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2163,90 +2163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and electrical modeling of polycrystalline silicon vertical thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 171, pp.107798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,770 +2274,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Spectroscopy: Applications for Clinical Diagnosis of Bacterial Infections and Detection of Antibacterial Resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of the surface state distribution model in the Suzuki theory to qualify the thin film surface materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">K. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbial Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154, pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401740v1</w:t>
+                <w:t xml:space="preserve">hal-02050589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the surface state distribution model in the Suzuki theory to qualify the thin film surface materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Raman Spectroscopy: Applications for Clinical Diagnosis of Bacterial Infections and Detection of Antibacterial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Tamanai Shacoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Applied Microbial Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050589v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano robots pour la manipulation de nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860675v1</w:t>
+                <w:t xml:space="preserve">hal-02458119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.368-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962643v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano robots pour la manipulation de nanofils de silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458119v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Girard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Baptiste Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 268, pp.368-375. </w:t>
+              <w:t xml:space="preserve">, 2018, 273, pp.1794-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808899v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Thin Film Transistor Technologies: Implementing Research Results in Higher Education to Prepare the Emerging Multidisciplinary Connected Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86 (11), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3205,64 +3205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced bulk and surface states densities in metal-induced crystallized polycrystalline silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,77 +3334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of self-aligned gate-all-around polycrystalline silicon nanowires field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,77 +3438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of phosphorus in situ doped Au-catalyst vapor liquid solid silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (18), pp.185701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3542,64 +3542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,64 +3697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline silicon nanowires synthesis compatible with CMOS technology for integrated gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3943,77 +3943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-type in-situ doping effect on vapour liquid solid silicon nanowires properties for gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysilicon nanowires FET as highly-sensitive pH-sensor: modeling and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Wenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4202,51 +4202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol.47 (N°1), p. 37 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,77 +4306,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (8), pp.1541-1544. </w:t>
@@ -4548,64 +4548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable range hopping conduction in N- and P-type in-situ doped polycrystalline silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,90 +4691,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-gate polysilicon nanowires field effect transistor compatible with CMOS technology for label-free DNA biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (1), pp.141-146. </w:t>
@@ -4806,252 +4806,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLS silicon nanowires based resistors for chemical sensor applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un nouveau dispositif d'accueil et d'accompagnement des étudiants entrants à l'université : les enseignants-référents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921584v1</w:t>
+                <w:t xml:space="preserve">halshs-00767704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d'accueil et d'accompagnement des étudiants entrants à l'université : les enseignants-référents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">VLS silicon nanowires based resistors for chemical sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26th European Conference on Solid-State Transducers (Eurosensors) Sep 2012 Krakow, 47, pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00767704v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowires based resistors as gas sensors</w:t>
               </w:r>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.158-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5171,90 +5171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-gate and Step-gate Polysilicon Nanowires Field Effect Transistors for Ultrasensitive Label-free Biosensing Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.414-417. </w:t>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,801 +5428,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanoclusters embedded in SiOxNy and SiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000227⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617939v1</w:t>
+                <w:t xml:space="preserve">hal-00618107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth-in-place deployment of in-plane silicon nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3659895⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.055005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671028v1</w:t>
+                <w:t xml:space="preserve">hal-00618094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/5/055005⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618094v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires based resistors as gas sensors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth-in-place deployment of in-plane silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 170, pp.158. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.203104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.04.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3659895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724223v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the exponential localized states distribution in the variable range hopping mechanism in disordered silicon films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silicon nanowires based resistors as gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.072106. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170, pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3625944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.04.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618109v1</w:t>
+                <w:t xml:space="preserve">hal-00724223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanoclusters embedded in SiOxNy and SiO2 films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of the exponential localized states distribution in the variable range hopping mechanism in disordered silicon films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.170. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.072106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3625944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618107v1</w:t>
+                <w:t xml:space="preserve">hal-00618109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of amorphous silicon nanoribbons by atomic force microscope tip induced local oxidation for thin film device applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6263,317 +6263,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and electrical characterization of silicon nanowires based resistors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improvement in the determination by 1/f noise measurements of the interface state distribution in polysilicon TFTs in relation with the compensation law of Meyer Neldel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.104503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3126706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688271v1</w:t>
+                <w:t xml:space="preserve">hal-00387394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the determination by 1/f noise measurements of the interface state distribution in polysilicon TFTs in relation with the compensation law of Meyer Neldel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabrication and electrical characterization of silicon nanowires based resistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105, pp.104503. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.ID 012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3126706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387394v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of polycrystalline silicon nanowires using conventional UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,77 +6633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL DEPENDENCE OF LOW-FREQUENCY NOISE IN POLYSILICON THIN FILM TRANSISTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 517, pp.6367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6731,1332 +6731,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency Noise in Polysilicon Thin Film Transistors: Effect of the Laser Annealing of the Active Layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low frequency noise in polysilicon thin film transistors: effect of the laser annealing of the active layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307204v1</w:t>
+                <w:t xml:space="preserve">hal-00307198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise in polysilicon thin film transistors: effect of the laser annealing of the active layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low frequency Noise in Polysilicon Thin Film Transistors: Effect of the Laser Annealing of the Active Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 5 (10), pp.3271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00307198v1</w:t>
+                <w:t xml:space="preserve">hal-00307204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional numerical simulations of 1/f noise by GR mechanisms in thin film transistors: Effects of induced defect technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of low frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (8), pp.716-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173652v1</w:t>
+                <w:t xml:space="preserve">hal-00198456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Low-Frequency Noise in Polysilicon Thin-Film Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (8), pp.716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LED.2007.900849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conduction and low frequency noise in polysilicon thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Two dimensional numerical simulations of 1/f noise by GR mechanisms in thin film transistors: Effects of induced defect technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197122v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of conduction and low frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.719-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171471v1</w:t>
+                <w:t xml:space="preserve">hal-00197122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.7556-7559</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 515, pp.7556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259046v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of low frequency noise in polysilicon thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (8), pp.716-718</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.7556-7559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198456v1</w:t>
+                <w:t xml:space="preserve">hal-00259046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of interface state distribution in polysilicon thin film transistors from low frequency -noise measurements: application to analysis of electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low-temperature processing and properties of nanocrystalline-SiC/crystalline Si heterojunction devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (5), pp.54504-54509</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (2), pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437321v1</w:t>
+                <w:t xml:space="preserve">hal-00437247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature processing and properties of nanocrystalline-SiC/crystalline Si heterojunction devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determination of interface state distribution in polysilicon thin film transistors from low frequency -noise measurements: application to analysis of electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50 (2), pp.209-213</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (5), pp.54504-54509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437247v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49 (8), pp.1376-1380</w:t>
+              <w:t xml:space="preserve">, 2005, 49, issue 8, pp 1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772760v1</w:t>
+                <w:t xml:space="preserve">hal-00013581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Michaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49, issue 8, pp 1376-1380</w:t>
+              <w:t xml:space="preserve">, 2005, 49 (8), pp.1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013581v1</w:t>
+                <w:t xml:space="preserve">hal-00772760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility of p-metal oxide semiconductor technology with the epitaxial YBa2CU3O7-delta growth on Si</w:t>
               </w:r>
@@ -8068,51 +8068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8178,350 +8178,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated nanocrystalline silicon carbide: fabrication, properties and heterostructure device application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meyer-Neldel parameter as a figure of merit for quality of thin film transistor active layer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Colder P. Marie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mercha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 427, pp.350-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002726v1</w:t>
+                <w:t xml:space="preserve">hal-00913090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meyer-Neldel parameter as a figure of merit for quality of thin film transistor active layer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrogenated nanocrystalline silicon carbide: fabrication, properties and heterostructure device application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colder P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (2), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200303922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913090v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electrical behavior in the subthreshold region between laser and solid phase crystallized polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46 (4), pp.459-466. </w:t>
@@ -8571,103 +8571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electrical behavior in the subthreshold region between laser and solid state phase crystallized polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46, pp.459-466</w:t>
@@ -8696,103 +8696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current crowding and 1/f noise in polycrystalline silicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. K. J. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 90 (8), pp.4019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,51 +8826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film transistors fabricated by in-situ doped unhydrogenated polysilicon films obtained by solid phase crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mourgues F. Raoult T. Mohammed-Brahim K. Kis-Sion D. Briand O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8908,90 +8908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the activation energy of the subthreshold current in laser- and solid-phase-crystallized polycrystalline silicon thin-film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Brahim Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9068,51 +9068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Délugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9191,64 +9191,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation des résistances à base de nanofils de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,77 +9398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Sensor Based on Silicon Nanowires for Electrical Detection of Staphylococcus Aureus Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9558,51 +9558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,670 +9621,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires based bio-sensors for the detection of Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of electronic nano-sensors for the specific in situ detection of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benserhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Rogel</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Sensors France workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032508v1</w:t>
+                <w:t xml:space="preserve">hal-02475452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of electronic nano-sensors for the specific in situ detection of Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Nanowires based bio-sensors for the detection of Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Geneste</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd IEEE Sensors France workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475452v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance 3D de nanofils de silicium par procédé SLS à basse température (250°C)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Pichon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401810v1</w:t>
+                <w:t xml:space="preserve">hal-02348041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of low temperature inductively coupled plasma chemical vapor deposition for flexible electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Croissance 3D de nanofils de silicium par procédé SLS à basse température (250°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401754v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pichon Laurent</w:t>
+                <w:t xml:space="preserve">Investigation of low temperature inductively coupled plasma chemical vapor deposition for flexible electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. De Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Bellin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">N. Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348041v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-gate and gate-ail-around polycrystalline silicon nanowires field effect transistors Simulation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thin Film Transistor Technologies 14, TFTT 2018 - AiMES 2018, ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.79-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,64 +10331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de mesure du bruit basse fréquence (1/f) pour la caractérisation des transistors MOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10426,90 +10426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies et caractérisation de résistances à base nanofils de silicium : mesure de la résistivité électrique des nanofils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10541,541 +10541,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl-Diazonium Functionalized Polycrystalline Silicon Nanoribbons Based Device for Lead Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Résistances à base de nanofils de silicium pour la détection de bactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Natonales des Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578327v1</w:t>
+                <w:t xml:space="preserve">hal-02458134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires Based Resistors for Bacteria Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Aryl-Diazonium Functionalized Polycrystalline Silicon Nanoribbons Based Device for Lead Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.496, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040496⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578329v1</w:t>
+                <w:t xml:space="preserve">hal-01578327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances à base de nanofils de silicium pour la détection de bactéries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Nanowires Based Resistors for Bacteria Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Natonales des Nanofils Semiconducteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458134v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation de nanofils de silicium à partir de nano robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dual gate transistors based on polycrystalline silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Pédagogiques Nationales de la Coordination Nationale de la Formation en Microélectronique et en nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCMO, Pôle CNFM de Rennes, Nov 2016, Saint Malo, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458182v1</w:t>
+                <w:t xml:space="preserve">hal-02457753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistors based on polycrystalline silicon nanoribbons for lead ions detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11107,364 +11120,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual gate transistors based on polycrystalline silicon nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manipulation de nanofils de silicium à partir de nano robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">15e Journées Pédagogiques Nationales de la Coordination Nationale de la Formation en Microélectronique et en nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCMO, Pôle CNFM de Rennes, Nov 2016, Saint Malo, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457753v1</w:t>
+                <w:t xml:space="preserve">hal-02458182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of Si nanostructures/SiO2 interfaces by field-effect conductance method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GROWTH AND RAMAN ANALYSIS OF SILICON AND GERMANIUM NANOWIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Thomas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mahmoud Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2015 Fall Meeting, sept 2015, Warsaw, Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">5th workshop NIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457743v1</w:t>
+                <w:t xml:space="preserve">hal-02457706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROWTH AND RAMAN ANALYSIS OF SILICON AND GERMANIUM NANOWIRES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of Si nanostructures/SiO2 interfaces by field-effect conductance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Israel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop NIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMRS 2015 Fall Meeting, sept 2015, Warsaw, Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457706v1</w:t>
+                <w:t xml:space="preserve">hal-02457743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam analysis of silver foils in gilt-leather wall coverings</w:t>
               </w:r>
@@ -11502,51 +11502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technart 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Catane, Italy</w:t>
@@ -11588,77 +11588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycristalline silicon nanowires based TFTs compatible with CMOS technology for chemical integrated sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thin Film Transistors Conférences, ITC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IETR,Département Microélectronique et Microcapteurs, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11677,152 +11677,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Obtained by MILC and SILC Techniques: Application for Top-Down Litography Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysilicon nanowires FET as highly-sensitive pH-sensor: modeling and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Wenga G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Eurosensors XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152386v1</w:t>
+                <w:t xml:space="preserve">hal-01113253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisation raman de nanofils de germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11830,51 +11830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12014,152 +12014,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires FET as highly-sensitive pH-sensor: modeling and measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silicon Obtained by MILC and SILC Techniques: Application for Top-Down Litography Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenga G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113253v1</w:t>
+                <w:t xml:space="preserve">hal-01152386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia Sensors Based on Suspended Silicon Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12167,51 +12167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSOR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, BRESCIA, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12364,450 +12364,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical and biological sensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées du C'Nano Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152384v1</w:t>
+                <w:t xml:space="preserve">hal-00921617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of low-cost nanosensors based on silicon nanowires for chemical or biological detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labbe C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khomenkhova L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-matériaux, nano-objets pour la détection et les capteurs, Fondation Sciences et Technologies pour l'Aéronautique et l'Espace de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921571v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical and biological sensors applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of low-cost nanosensors based on silicon nanowires for chemical or biological detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du C'Nano Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Nano-matériaux, nano-objets pour la détection et les capteurs, Fondation Sciences et Technologies pour l'Aéronautique et l'Espace de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921617v1</w:t>
+                <w:t xml:space="preserve">hal-00921571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal induced lateral crystallization of amorphous silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12832,90 +12832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ doping influence on Vapor Liquid Solid Silicon nanowires electrical pRoperties for gas sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12947,2327 +12947,2306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon Nanowires for chemical sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabrication et caractérisation électrique d'un capteur de gaz à base de nanofils de silicium suspendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS, Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.133</w:t>
+              <w:t xml:space="preserve">Douzièmes journées pédagogiques du Comité National de Formation en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St Malo, France. pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795800v1</w:t>
+                <w:t xml:space="preserve">hal-00921622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires field effect transistor for ultrasensitive label-free biosensing application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Top down polysilicon nanowires synthesis for gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CMC2-IBERNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society, Spring Meeting, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921603v1</w:t>
+                <w:t xml:space="preserve">hal-00921595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires for (bio)chemical sensing applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Silicon Nanowires based devices for biological/chemical sensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godem G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">NIMS Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921607v1</w:t>
+                <w:t xml:space="preserve">hal-01152381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires based field effect transistor compatible with MOS technology for integrated label-free direct detection of DNA hybridization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, cancun, Mexico. pp.1</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921598v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of states in polycristalline TFT's by the field effect conductance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silicon nanowires based sensors for NH3 detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Amrani</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2012, Matériaux et applications aux dispositifs et aux capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">FRONTIERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803193v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top down polysilicon nanowires synthesis for gas sensor</w:t>
+                <w:t xml:space="preserve">Grounded and Suspended Polysilicon Nanowires fabricated by Top Down approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, Spring Meeting, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. pp.100</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921595v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires based devices for biological/chemical sensors applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density of states in polycristalline TFT's by the field effect conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni L.</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIMS Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">MADICA 2012, Matériaux et applications aux dispositifs et aux capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152381v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Polysilicon Nanowires for chemical sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">MRS, Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795796v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires based sensors for NH3 detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Polysilicon nanowires field effect transistor for ultrasensitive label-free biosensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTIERS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop CMC2-IBERNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795802v1</w:t>
+                <w:t xml:space="preserve">hal-00921603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounded and Suspended Polysilicon Nanowires fabricated by Top Down approach</w:t>
+                <w:t xml:space="preserve">Silicon nanowires for (bio)chemical sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795801v1</w:t>
+                <w:t xml:space="preserve">hal-00921607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Polysilicon nanowires based field effect transistor compatible with MOS technology for integrated label-free direct detection of DNA hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Biosensors 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, cancun, Mexico. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152382v1</w:t>
+                <w:t xml:space="preserve">hal-00921598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">μc-Si TFT with very thin active layer, a SOI-TFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamine Samb</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounded and suspended polysilicon nanowires for gas sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khomenkov L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921610v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de transistors à base de nanoils de silicium. Applications à la détection de l'hybridation d'ADN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenga G.</w:t>
+                <w:t xml:space="preserve">Grounded and suspended polysilicon nanowires for gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2012, Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153160v1</w:t>
+                <w:t xml:space="preserve">hal-00921610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold catalyst vapor-liquid-solid phase silicon nanowires: application to ammonia detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de transistors à base de nanoils de silicium. Applications à la détection de l'hybridation d'ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenga G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2012, Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921613v1</w:t>
+                <w:t xml:space="preserve">hal-01153160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesized by VLS technique in a V-shaped groove for gas sensing applications</w:t>
+                <w:t xml:space="preserve">Gold catalyst vapor-liquid-solid phase silicon nanowires: application to ammonia detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.1</w:t>
+              <w:t xml:space="preserve">Worshop GDR "Nanofils, Nanotubes, Semiconducteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921600v1</w:t>
+                <w:t xml:space="preserve">hal-00921613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation électrique d'un capteur de gaz à base de nanofils de silicium suspendus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesized by VLS technique in a V-shaped groove for gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes journées pédagogiques du Comité National de Formation en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St Malo, France. pp.85-89</w:t>
+              <w:t xml:space="preserve">European Material Research Society, Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921622v1</w:t>
+                <w:t xml:space="preserve">hal-00921600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofils de silicium utilisés dans des capteurs chimiques et biologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+                <w:t xml:space="preserve">Fabrication et caractérisation électrique de résistances à base de nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique CMC2 Capteurs chimiques, biocapteurs et biopuces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS-EEA 2011, 23 - 26 octobre 2011, Trois Rivières (Québec), CANADA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois rivières, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715892v1</w:t>
+                <w:t xml:space="preserve">hal-00671098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully compatible CMOS technology polysilicon nanowires for integrated gas sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Polysilicon nanowires compatible with MOS technology for integrated bio-sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR "Nanofils, Nanotubes Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Frontier 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Japan. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795798v1</w:t>
+                <w:t xml:space="preserve">hal-00667842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transistors à base de nanofils de silicium pour capteurs biologiques</w:t>
               </w:r>
@@ -15292,51 +15271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15374,51 +15353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ doping control in polysilicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15469,51 +15448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">silicon nanowires synthesis using top down and bottom up approaches : applications to chemical sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanofils et Applications, GDR Nanofils, Nanotubes Semiconducteurs, Lille 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15532,597 +15511,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis using top down and bottom up approaches : applications to chemical sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Ni</w:t>
+                <w:t xml:space="preserve">Fully compatible CMOS technology polysilicon nanowires for integrated gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NIMS-UR1 on materials and sustainable development : issues and challenges of the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France</w:t>
+              <w:t xml:space="preserve">Journées GDR "Nanofils, Nanotubes Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715889v1</w:t>
+                <w:t xml:space="preserve">hal-00795798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon nanowires compatible with MOS technology for integrated bio-sensing applications</w:t>
+                <w:t xml:space="preserve">Nanofils de silicium utilisés dans des capteurs chimiques et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontier 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Japan. pp.25</w:t>
+              <w:t xml:space="preserve">Ecole thématique CMC2 Capteurs chimiques, biocapteurs et biopuces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667842v1</w:t>
+                <w:t xml:space="preserve">hal-00715892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation électrique de résistances à base de nanofils de silicium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesis using top down and bottom up approaches : applications to chemical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Godem-Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS-EEA 2011, 23 - 26 octobre 2011, Trois Rivières (Québec), CANADA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois rivières, Canada. pp.11</w:t>
+              <w:t xml:space="preserve">Workshop NIMS-UR1 on materials and sustainable development : issues and challenges of the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671098v1</w:t>
+                <w:t xml:space="preserve">hal-00715889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical sensor applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Rogel</w:t>
+                <w:t xml:space="preserve">Résistance à base de nanofils de silicium pour des applications capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.A4P</w:t>
+              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522594v1</w:t>
+                <w:t xml:space="preserve">hal-01153119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux Pratiques de nano-technologies : caractérisation et réalisation de nanoobjets par microscopie AFM en technologie silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chemical sensors based on silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nationales sur les technologies émergentes en micro- et nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511871v1</w:t>
+                <w:t xml:space="preserve">hal-00623470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of silicon nanowires for sensor applications</w:t>
               </w:r>
@@ -16134,51 +16147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16223,1029 +16236,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux Pratiques de nano-technologies : caractérisation et réalisation de nanoobjets par microscopie AFM en technologie silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Strasbourg, Juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486455v1</w:t>
+                <w:t xml:space="preserve">hal-00511871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP d'initiation à la lithographie AFM : application à la fabrication de résistance à partir de nano-ruban de silicium amorphe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of polysilicon nanowires for devices applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Pédagogiques Nationales du Comité National de Formation en Micro-nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EMRS Strasbourg, Juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623471v1</w:t>
+                <w:t xml:space="preserve">hal-00486455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TP d'initiation à la lithographie AFM : application à la fabrication de résistance à partir de nano-ruban de silicium amorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">11e Journées Pédagogiques Nationales du Comité National de Formation en Micro-nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152380v1</w:t>
+                <w:t xml:space="preserve">hal-00623471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à base de nanofils de silicium pour des applications capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ni L.</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesis for chemical sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.38</w:t>
+              <w:t xml:space="preserve">Eurosensors XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.A4P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153119v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical sensors based on silicon nanowires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debieu O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nationales sur les technologies émergentes en micro- et nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623470v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of polycrystalline silicon nanowires using conventional UV lithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microdispositifs pour applications capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.1</w:t>
+              <w:t xml:space="preserve">JNRDM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402622v1</w:t>
+                <w:t xml:space="preserve">hal-00402625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and electrical characterization of silicon nanowires based resistors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402620v1</w:t>
+                <w:t xml:space="preserve">hal-00585194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and electrical characterization of silicon nanowires based resistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMRS Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585194v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdispositifs pour applications capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Ni</w:t>
+                <w:t xml:space="preserve">Fabrication of polycrystalline silicon nanowires using conventional UV lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Demami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">EMRS Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402625v1</w:t>
+                <w:t xml:space="preserve">hal-00402622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, processing and characterization of silicon nanowires for (micro)sensor applications</w:t>
               </w:r>
@@ -17283,51 +17283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Rennes-Sendaï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Sendaï, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17378,51 +17378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17486,51 +17486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17555,51 +17555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar silicon CMOS technology silicon nanowires based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17607,51 +17607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
@@ -17680,51 +17680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de micro-dispositifs à base de silicium : applications aux microsystèmes intégrés en technologie de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres Scientifiques Rennes-Sétif-Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Sétif, Algérie. http://www.univ-setif.dz/RSS2/RSS2009/presentation.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17743,122 +17743,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis</w:t>
+                <w:t xml:space="preserve">Synthèse du silicium nanostructuré pour dispositfs électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-nanofabrication (JNTE 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.Poster</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439492v1</w:t>
+                <w:t xml:space="preserve">hal-00439490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de silicium nanostructuré pour dispositifs électroniques</w:t>
               </w:r>
@@ -17870,51 +17870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nano fabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17939,51 +17939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP de nanotechnologie : caractérisation et nanolithographie AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18041,450 +18041,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du silicium nanostructuré pour dispositfs électroniques</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Demami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. pp.Poster</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-nanofabrication (JNTE 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439490v1</w:t>
+                <w:t xml:space="preserve">hal-00439492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise in thin film transistors: effect of the laser annealing of the active layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Two dimensional numerical simulation of 1/f noise by GR mechanisms in thin film transistors : Effects of induced defect technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Processing for Semiconductors Devices: Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Europeen Symposium Reliability on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438504v1</w:t>
+                <w:t xml:space="preserve">hal-00197402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional numerical simulations of low frequency noise in polysilicon thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Low frequency noise in thin film transistors: effect of the laser annealing of the active layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TFT Conference'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Laser Processing for Semiconductors Devices: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438351v1</w:t>
+                <w:t xml:space="preserve">hal-00438504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional numerical simulation of 1/f noise by GR mechanisms in thin film transistors : Effects of induced defect technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two dimensional numerical simulations of low frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europeen Symposium Reliability on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International TFT Conference'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197402v1</w:t>
+                <w:t xml:space="preserve">hal-00438351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise in polysilicon thin film transistors : effect of the laser annealing of the active layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPSD Laser Processing for semiconductor Devices : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18509,90 +18509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18617,90 +18617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon TFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nice, France. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18725,90 +18725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent noise parameter behavior in n-MOS transistors operating from subthreshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18850,103 +18850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of 1/f noise in polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Din Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the second SPIE International Symposium on Fluctuations and Noise ; Noise in devices and Circuit II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Maspalomas, Spain. pp.546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18971,77 +18971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'hétérojonctions obtenues à partir de films minces de carbure de silicium élaborés à différentes températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19066,90 +19066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of density of traps in high performancing TFTs made up in unhydrogenated in situ doped films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19187,90 +19187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction and Low-Frequency noise : diagnostic tools for low-temperature (£ 600=B0C) polysilicon thin film transistor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Conference; ElectroChem. Soc. TFTTVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States. pp.246-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19295,103 +19295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer-Neldel parameter as a figure of merit for quality of thin film transistor active layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2002, Spring Meeting Poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Strasbourg, France</w:t>
@@ -19446,64 +19446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerdiles R. Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polycrystalline Semiconductors IV 2000, Saint Malo, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, France. pp.397-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19537,64 +19537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation en température de semi-conducteurs et mise en oeuvre d'un thermomètre analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19658,480 +19658,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of electronic nano-sensors for the detection of Escherichia coli</w:t>
+                <w:t xml:space="preserve">Nano-capteurs à base de nanofils de silicium pour la détection de bactéries pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Dutertre</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loréal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème RICAI (Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401772v1</w:t>
+                <w:t xml:space="preserve">hal-02401823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-capteurs à base de nanofils de silicium pour la détection de bactéries pathogènes</w:t>
+                <w:t xml:space="preserve">Fabrication de nano-capteurs électroniques pour la détection de bactéries pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Geneste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">JNRDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401823v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de nano-capteurs électroniques pour la détection de bactéries pathogènes</w:t>
+                <w:t xml:space="preserve">Development of electronic nano-sensors for the detection of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Geneste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">39ème RICAI (Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401805v1</w:t>
+                <w:t xml:space="preserve">hal-02401772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Sensors based on Interdigitated Silicon Nanowires Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benserhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AiMES 2018 (Americas International meeting on Electrochemistry and Solid-State Science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cancun, Mexico. IEEE, pp.1-4</w:t>
@@ -20160,103 +20160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature SINWS based devices fabrication for flexible electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Monies de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20406,77 +20406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation induite par catalyse métallique de nanofils de silclium amorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nanoélectronique du club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20533,51 +20533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de l’électronique analogique - Du composant au circuit intégré. Cours et exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éllipses, 2015, Technosup, Claude CHEZE, 9782340004047, 312 pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20595,51 +20595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia sensors based on suspended silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20750,51 +20750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP innovant au CCMO : Manipulation de nanofils de silicium à l'aide de nanorobots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichon Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20806,203 +20806,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aider les étudiants par un module de mise à niveau des acquis disciplinaires : Un effet sur les performances aux examens des participants sélectionnés ?</w:t>
+                <w:t xml:space="preserve">Proposer des révisions intersessions aux étudiants de 1ère année : quelles relations avec la réussite aux examens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, 16 p</w:t>
+              <w:t xml:space="preserve">2013, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00818904v1</w:t>
+                <w:t xml:space="preserve">halshs-00818899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposer des révisions intersessions aux étudiants de 1ère année : quelles relations avec la réussite aux examens ?</w:t>
+                <w:t xml:space="preserve">Aider les étudiants par un module de mise à niveau des acquis disciplinaires : Un effet sur les performances aux examens des participants sélectionnés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, 18 p</w:t>
+              <w:t xml:space="preserve">2013, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00818899v1</w:t>
+                <w:t xml:space="preserve">halshs-00818904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -21157,51 +21157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/adbe9b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Selmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fustec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benserhir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Oliviero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3326785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139458" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3167938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09818-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3160695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9a58" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.107981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc2ee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0003ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angelici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gariani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Borghi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0430-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2295511" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQWRQSNG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.2842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Prieto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7966-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Demami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/2/025002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Godem-Wenga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.128" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921580v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D456WQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000227" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58E3072023A3ED9B57D628B4157CF795FF38AD37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659895" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.083" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3625944" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/6/065001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779510" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH4TCLPS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.59" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/17/5/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QDPQH1ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder P. Marie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303922" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2JKF49M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00324-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6K0WNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues F. Raoult T. Mohammed-Brahim K. Kis-Sion D. Briand O. Bonnaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;lugeard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992249" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benserhir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032508v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geneste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401810v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. De Sagazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenga G." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.329" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merzouk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraket" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Jaffrezic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921571v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921598v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803193v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudiaf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921595v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152381v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godem G." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni L." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795802v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795801v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804439v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belarbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921610v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921613v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921622v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795798v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715881v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715889v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522594v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486455v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623471v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153119v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623470v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402622v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402620v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402625v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525426v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439492v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439489v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343031v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439490v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438504v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438351v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198356v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437419v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Din Kotb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904947v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914840v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raoult" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995036v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles R. Rizk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.80-81.397" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401772v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401823v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliviero" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401805v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468652v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Monies de Sagazan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153164v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132148v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113254v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wenga" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rogel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458250v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818904v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/adbe9b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Selmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boisseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fustec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benserhir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Oliviero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3326785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9a58" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3167938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09818-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3160695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc2ee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.107981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0003ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Angelici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gariani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Borghi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0430-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2295511" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQWRQSNG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.2842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Prieto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7966-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Demami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/2/025002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Godem-Wenga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921580v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D456WQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58E3072023A3ED9B57D628B4157CF795FF38AD37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671028v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict O'Donnell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659895" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.083" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3625944" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/6/065001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688271v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779510" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH4TCLPS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.59" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/17/5/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QDPQH1ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002726v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colder P. Marie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303922" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2JKF49M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(01)00324-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6K0WNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues F. Raoult T. Mohammed-Brahim K. Kis-Sion D. Briand O. Bonnaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;lugeard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992249" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benserhir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geneste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. De Sagazan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458182v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113253v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenga G." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.329" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merzouk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraket" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Jaffrezic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921617v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921571v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921622v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921595v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godem G." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni L." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803193v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudiaf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795800v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921603v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921598v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804439v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belarbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921613v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671098v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667842v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715881v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715892v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153119v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623470v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511871v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486455v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623471v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522594v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402625v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402620v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402622v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525426v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439490v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439489v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343031v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439492v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197402v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438504v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438351v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198356v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437419v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Din Kotb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904947v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914840v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raoult" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995036v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles R. Rizk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.80-81.397" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401823v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliviero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468652v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Monies de Sagazan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153164v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132148v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113254v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wenga" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rogel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458250v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818899v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818904v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>