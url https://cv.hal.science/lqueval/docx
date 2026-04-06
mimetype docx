--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Queval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lqueval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3934-4372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM with Non-Triangular Discontinuous Carriers for Modular Multilevel Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alves de Lima Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3626952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (5), 4802006, 6 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2025.3538520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Three-Phase Diode Rectifier Operating at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2024.3365427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Station for High Temperature Superconducting Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsushita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3360931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail − World-first HTS cable to be installed on a railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), 4802207, 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3356450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic pumping tests: A novel supervision method for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e39718. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Resistance and Leakage Inductance Estimation for Planar Transformers With Parallel-Connected Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.728-738. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3203515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of HTS Coils in a Lab-Scale Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3168255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized Cost of Energy Comparison Between Permanent Magnet and Superconducting Wind Generators for Various Nominal Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Quang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (7), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3181996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Soenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Current Sheet Model of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2950614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.114080. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Linear Superconducting Magnetic Bearings using Isotropic and Anisotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxing Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.4901205. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2978036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Strong-Coupled Electromagnetic-Thermal Model for HTS Bulk and Its Uses to Study the Dynamic Characteristics of a Linear HTS Maglev Bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.3602814. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2982879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic coupling enhancement using a flux transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.075001. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration characteristics research on HTS magnetic levitation system based on a strong-coupled multi-physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Science Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (31), pp.3255-3266. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1360/N972019-00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Levitation Properties of HTS Bulk in High Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.3602805. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition frequency of transport ac losses in high temperature superconducting coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (6), pp.3901. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5094727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model of Three-Phase (RE)BCO Resistive Superconducting Fault Current Limiters for Transient Analysis of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.5601811. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2891229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the marginal willingness to pay for improved domestic water and irrigation in partially electrified Rwandan villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale T. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504509.2019.1626780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Transport AC Losses of Coated Superconductors Up To Tens of Kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.8201705. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Cost of Operating a Photovoltaic Installation as a STATCOM at Nighttime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tste.2018.2825104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Reactive Power Support Capability and Associated Technical Costs of Photovoltaic Farms’ Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.1567. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11061567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting magnetic bearings simulation using an H -formulation finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M.R. Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (8), pp.084001. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aac55d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTUDO E VALIDAÇÃO EXPERIMENTAL DE UM CONVERSOR MULTINÍVEL MODULAR ENTRELAÇADO CA-CC MONOFÁSICO PARA APLICAÇÕES DE TRANSFORMADORES DE ESTADO SÓLIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Silva Colado Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demercil de Souza Oliveira Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eletrônica de Potência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18618/rep.2018.4.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and simulation of superconducting magnetic levitation with REBCO coated conductor stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa987b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2718493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for ac loss calculation in large-scale applications of HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Superconducting Linear Magnetic Bearing of a Maglev Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2528989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear abc-Model for Electrical Machines Using N-D Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.316 - 322. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2358854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Field Calculation of Modulated Double Helical Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2477377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses of a Grid-Connected Superconducting Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5201905 - 5201905. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2251252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective PSO for the Sizing of a 12-Pulse Diode Rectifier: A Comparative Analysis at Room and Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - État actuel du premier système commercial de câbles supraconducteurs pour le réseau ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 615494, SO5-A : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un émulateur photovoltaïque open-source à l'aide de la suite technologique OwnTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ceolin de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Superconducting DC Railway Traction Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un convertisseur MMC pour la génération électrique d'un réseau de bord aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC and GaN boost convert with or not cryogenic coil comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir A Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation, Caractérisation et Modélisation d'une Bobine Supraconductrice à Haute Température Critique de type Double Racetrack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric grid needs and resources scarcity: an asset for Superconducting Power Cable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des variations des caractéristiques I-V des diodes de puissance à températures cryogéniques : Influence du boîtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Monitoring Strategies for Photovoltaic Water Pumping Systems in Low-Income Remote Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Humanitarian Technology Conference (IHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bari, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IHTC61819.2024.10855120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for pre-sizing an MMC by optimization for an aeronautical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. pp. 1-6, id. 967, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques pour le futur réseau MVDC français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Nadjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Superconducting Half-Wave Rectifier: Principle and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu d'un système photovoltaïque de pompage pour l'accès à l'eau potable au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation technico-économique de l'adoption des câbles supraconducteurs entre la sous-station de traction et la caténaire dans le transport ferroviaire une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs en Génie électrique (JCGE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Traction Substation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity for Railway Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIC, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données publique des caractéristiques des diodes de puissance à température cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of low voltage distribution grid resilience constraints on AC/DC converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test results of the SuperRail HTS cable system for the French railway electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 112, id. 5PoM08-06 · GF-L2-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the paramaters of a LVAC cable for a LVDC grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and future prospects of the SuperRail project in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2023 - 36th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Wellington, New Zealand. id. AP-6-1-INV, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Premier câble supraconducteur au monde à être installé sur un réseau ferré à usage commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. p. 62, id. 452411, Session Poster 3 : 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gG and aR fuse DC arcing model for converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Power Electronics and Applications (EPE ’23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPE Association; IEEE Power Electronics Society (PELS), Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the parallel connection of several diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de pompage photovoltaïque : un outil de surveillance des systèmes photovoltaïques de pompage d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'alimentation d'un dispositif supraconducteur à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - World-first HTS cable to be installed on a commercial railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 155, id. 2-LO-SP1-01I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type flux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type ﬂux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the AC/DC converters resilience to DC grids fault by electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Numerical Model: The High-Tc Superconducting Dynamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high-temperature superconducting pancake coils using the axisymmetric partial element equivalent circuit method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-MMC: a Modular Multilevel Converter with Superconducting Arm Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. pp.P.1-P.8, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the non-uniform Jc distribution along the c-axis of seeded melt growth (RE)BCO bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kitanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Empowerment Online Conference (WEOnline2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between Different Models of the Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire A de La Fresnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent transport AC losses of coated superconductors up to tens of kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Applied Superconductivity Conference (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling for the dynamic characteristics of HTS magnetic levitation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-Q Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un convertisseur modulaire multiniveau monophasé aux bras couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of stack-type superconducting magnetic bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of a modular multilevel converter with coupled arm inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apec.2018.8341240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of levitation properties of HTS bulk in high magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018 (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icrera.2018.8566828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 20 MW Fully Superconducting Wind Turbine Generator to Minimize the Levelized Cost of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2810309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical cost of PV-STATCOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Barbosa de Camargo Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of (Re)BCO resistive superconducting fault current limiter with application to an AC electric power circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the rotor blade technology on the levelized cost of energy of an offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Optimization of Electrical and Electronic Equipment (OPTIM) &amp; 2017 Intl Aegean Conference on Electrical Machines and Power Electronics (ACEMP 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2017.7975038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 153677 - O3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC-DC interleaved modular multilevel converter with medium-frequency isolation transformer for DC micro-grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S.C. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids, Grenoble (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palermo, Italy. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field transfer of superconductor-ferromagnet heterostructures up to 10 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Tong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Superconductivity Conference (ASC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the superconducting linear magnetic bearing of a maglev vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H.N. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic motors review, comparison and switched reluctance motor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic switched reluctance motor modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2015.7165515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of HTS coated conductors are now ready for realistic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coated Conductors for Applications 2014 (CCA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abc-Modeling of Permanent Magnet Machines using N-D Lookup Tables: a Finite Element Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model for calculating hysteretic losses in superconducting stacks and coils for large scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Applied Superconductivity Conference (ASC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the power curve of a small-scale wind turbine: a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E. Casillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International e-Conference on Energies (ece1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characteristic analysis of 10 MW class superconducting wind turbine generators with different types of stator and rotor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, France. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6587020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses of a grid-connected superconducting wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Applied Superconductivity Conference (ASC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid integration of offshore superconducting wind turbine generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EPE-ECCE Europe Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novi Sad, France. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2012.6397316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the implementation of the phase-domain model for rotating electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohsaki Hiroyuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Electrical Machines and Systems (ICEMS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-to-back converter design and control for synchronous generator-based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled FE phase-domain model for superconducting synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Magnet Technology (MT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of Power Diodes at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom international congress energy at the crossroads : Accelerating innovation in the age of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a cryogenic power supply for superconducting DC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-28 International Conference on Magnet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la résilience aux défauts entre pôles lors du dimensionnement d'un convertisseur pour un réseau LVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical nonlinear model of slotless electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab Expo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Pumping Systems for Domestic Sustainable Water Access in Off-Grid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Alazraque Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Part F2476, 2024, Green Energy and Technology, 18653529. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50791-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EolSupra20, current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548728v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Unit Commitment Problem with Optimal Zone Configuration: a Case Study in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gisbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec, Université Paris-Saclay; EDF R&amp;D. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the techno-economic assessment of technological innovations in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04535083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cryogenic and Superconducting Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. IEEE PELS PhD School, Fortaleza, Brazil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electricity production of a PV installation using PVGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. CentraleSupélec, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting wind turbine generators - Current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS Busbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting power cables: today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Queval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lqueval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3934-4372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM with Non-Triangular Discontinuous Carriers for Modular Multilevel Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alves de Lima Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3626952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (5), 4802006, 6 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2025.3538520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Station for High Temperature Superconducting Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsushita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3360931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Three-Phase Diode Rectifier Operating at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2024.3365427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail − World-first HTS cable to be installed on a railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), 4802207, 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3356450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic pumping tests: A novel supervision method for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e39718. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Resistance and Leakage Inductance Estimation for Planar Transformers With Parallel-Connected Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.728-738. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3203515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of HTS Coils in a Lab-Scale Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3168255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized Cost of Energy Comparison Between Permanent Magnet and Superconducting Wind Generators for Various Nominal Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Quang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (7), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3181996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Soenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Current Sheet Model of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2950614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.114080. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Linear Superconducting Magnetic Bearings using Isotropic and Anisotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxing Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.4901205. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2978036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Strong-Coupled Electromagnetic-Thermal Model for HTS Bulk and Its Uses to Study the Dynamic Characteristics of a Linear HTS Maglev Bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.3602814. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2982879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration characteristics research on HTS magnetic levitation system based on a strong-coupled multi-physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Science Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (31), pp.3255-3266. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1360/N972019-00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Levitation Properties of HTS Bulk in High Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.3602805. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic coupling enhancement using a flux transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.075001. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition frequency of transport ac losses in high temperature superconducting coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (6), pp.3901. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5094727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model of Three-Phase (RE)BCO Resistive Superconducting Fault Current Limiters for Transient Analysis of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.5601811. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2891229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the marginal willingness to pay for improved domestic water and irrigation in partially electrified Rwandan villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale T. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504509.2019.1626780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Transport AC Losses of Coated Superconductors Up To Tens of Kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.8201705. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Reactive Power Support Capability and Associated Technical Costs of Photovoltaic Farms’ Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.1567. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11061567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Cost of Operating a Photovoltaic Installation as a STATCOM at Nighttime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tste.2018.2825104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting magnetic bearings simulation using an H -formulation finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M.R. Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (8), pp.084001. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aac55d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTUDO E VALIDAÇÃO EXPERIMENTAL DE UM CONVERSOR MULTINÍVEL MODULAR ENTRELAÇADO CA-CC MONOFÁSICO PARA APLICAÇÕES DE TRANSFORMADORES DE ESTADO SÓLIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Silva Colado Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demercil de Souza Oliveira Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eletrônica de Potência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18618/rep.2018.4.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and simulation of superconducting magnetic levitation with REBCO coated conductor stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa987b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2718493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for ac loss calculation in large-scale applications of HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Superconducting Linear Magnetic Bearing of a Maglev Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2528989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear abc-Model for Electrical Machines Using N-D Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.316 - 322. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2358854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Field Calculation of Modulated Double Helical Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2477377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses of a Grid-Connected Superconducting Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5201905 - 5201905. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2251252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un convertisseur MMC pour la génération électrique d'un réseau de bord aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC and GaN boost convert with or not cryogenic coil comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir A Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation, Caractérisation et Modélisation d'une Bobine Supraconductrice à Haute Température Critique de type Double Racetrack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric grid needs and resources scarcity: an asset for Superconducting Power Cable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - État actuel du premier système commercial de câbles supraconducteurs pour le réseau ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 615494, SO5-A : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Superconducting DC Railway Traction Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective PSO for the Sizing of a 12-Pulse Diode Rectifier: A Comparative Analysis at Room and Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un émulateur photovoltaïque open-source à l'aide de la suite technologique OwnTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ceolin de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des variations des caractéristiques I-V des diodes de puissance à températures cryogéniques : Influence du boîtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Monitoring Strategies for Photovoltaic Water Pumping Systems in Low-Income Remote Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Humanitarian Technology Conference (IHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bari, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IHTC61819.2024.10855120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for pre-sizing an MMC by optimization for an aeronautical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. pp. 1-6, id. 967, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques pour le futur réseau MVDC français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Nadjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Superconducting Half-Wave Rectifier: Principle and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Traction Substation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity for Railway Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIC, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu d'un système photovoltaïque de pompage pour l'accès à l'eau potable au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation technico-économique de l'adoption des câbles supraconducteurs entre la sous-station de traction et la caténaire dans le transport ferroviaire une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs en Génie électrique (JCGE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données publique des caractéristiques des diodes de puissance à température cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test results of the SuperRail HTS cable system for the French railway electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 112, id. 5PoM08-06 · GF-L2-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the paramaters of a LVAC cable for a LVDC grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and future prospects of the SuperRail project in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2023 - 36th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Wellington, New Zealand. id. AP-6-1-INV, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of low voltage distribution grid resilience constraints on AC/DC converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Premier câble supraconducteur au monde à être installé sur un réseau ferré à usage commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-2, id. 452411, Session Poster 3 : 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gG and aR fuse DC arcing model for converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Power Electronics and Applications (EPE ’23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPE Association; IEEE Power Electronics Society (PELS), Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the parallel connection of several diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de pompage photovoltaïque : un outil de surveillance des systèmes photovoltaïques de pompage d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'alimentation d'un dispositif supraconducteur à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - World-first HTS cable to be installed on a commercial railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 155, id. 2-LO-SP1-01I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type flux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type ﬂux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the AC/DC converters resilience to DC grids fault by electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Numerical Model: The High-Tc Superconducting Dynamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high-temperature superconducting pancake coils using the axisymmetric partial element equivalent circuit method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-MMC: a Modular Multilevel Converter with Superconducting Arm Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. pp.P.1-P.8, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the non-uniform Jc distribution along the c-axis of seeded melt growth (RE)BCO bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kitanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Empowerment Online Conference (WEOnline2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between Different Models of the Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire A de La Fresnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling for the dynamic characteristics of HTS magnetic levitation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-Q Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un convertisseur modulaire multiniveau monophasé aux bras couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent transport AC losses of coated superconductors up to tens of kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Applied Superconductivity Conference (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of stack-type superconducting magnetic bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of a modular multilevel converter with coupled arm inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apec.2018.8341240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of levitation properties of HTS bulk in high magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018 (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icrera.2018.8566828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 20 MW Fully Superconducting Wind Turbine Generator to Minimize the Levelized Cost of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2810309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical cost of PV-STATCOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Barbosa de Camargo Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of (Re)BCO resistive superconducting fault current limiter with application to an AC electric power circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the rotor blade technology on the levelized cost of energy of an offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Optimization of Electrical and Electronic Equipment (OPTIM) &amp; 2017 Intl Aegean Conference on Electrical Machines and Power Electronics (ACEMP 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2017.7975038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 153677 - O3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC-DC interleaved modular multilevel converter with medium-frequency isolation transformer for DC micro-grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S.C. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids, Grenoble (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palermo, Italy. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field transfer of superconductor-ferromagnet heterostructures up to 10 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Tong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Superconductivity Conference (ASC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the superconducting linear magnetic bearing of a maglev vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H.N. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic motors review, comparison and switched reluctance motor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic switched reluctance motor modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2015.7165515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model for calculating hysteretic losses in superconducting stacks and coils for large scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Applied Superconductivity Conference (ASC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abc-Modeling of Permanent Magnet Machines using N-D Lookup Tables: a Finite Element Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of HTS coated conductors are now ready for realistic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coated Conductors for Applications 2014 (CCA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the power curve of a small-scale wind turbine: a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E. Casillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International e-Conference on Energies (ece1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characteristic analysis of 10 MW class superconducting wind turbine generators with different types of stator and rotor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, France. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6587020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses of a grid-connected superconducting wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Applied Superconductivity Conference (ASC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid integration of offshore superconducting wind turbine generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EPE-ECCE Europe Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novi Sad, France. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2012.6397316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the implementation of the phase-domain model for rotating electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohsaki Hiroyuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Electrical Machines and Systems (ICEMS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-to-back converter design and control for synchronous generator-based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled FE phase-domain model for superconducting synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Magnet Technology (MT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of Power Diodes at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom international congress energy at the crossroads : Accelerating innovation in the age of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a cryogenic power supply for superconducting DC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-28 International Conference on Magnet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la résilience aux défauts entre pôles lors du dimensionnement d'un convertisseur pour un réseau LVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical nonlinear model of slotless electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab Expo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Pumping Systems for Domestic Sustainable Water Access in Off-Grid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Alazraque Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Part F2476, 2024, Green Energy and Technology, 18653529. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50791-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EolSupra20, current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548728v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Unit Commitment Problem with Optimal Zone Configuration: a Case Study in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gisbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec, Université Paris-Saclay; EDF R&amp;D. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the techno-economic assessment of technological innovations in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04535083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cryogenic and Superconducting Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. IEEE PELS PhD School, Fortaleza, Brazil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS Busbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting wind turbine generators - Current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electricity production of a PV installation using PVGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. CentraleSupélec, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting power cables: today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7DFF480"/>
+    <w:nsid w:val="6FE1D13F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lqueval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3934-4372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alves de Lima Henn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laurina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3626952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baazizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Ferreira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2024.3365427" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiuchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsushita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3360931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Coelho-Medeiros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Egrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3168255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Hoang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Quang Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3181996" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiling Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950614" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxing Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtong Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2982879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf468" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/N972019-00012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoying Yan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichen Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904650" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094727" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez-Chavez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Polasek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2891229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Qian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Luo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Normandia Lourenco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Salles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Machado Monaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tste.2018.2825104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Louren&#231;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monaro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cardoso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11061567" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M.R. Zermeno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aac55d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo Joca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Colado Barreto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demercil de Souza Oliveira J&#250;nior" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dzonlaga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18618/rep.2018.4.0007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyong Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa987b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Gottkehaskamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2718493" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/024007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sotelo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kharmiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sass" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2528989" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2358854" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2477377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ohsaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2251252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05100940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Haas Bezerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ceolin de Brito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A Mussa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022968v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0127" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095731v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0233" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laruina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209796v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191999v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492391v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferandelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176129v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reymond-Laruina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264310" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beljio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Ghabeli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ainslie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570599" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295720v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Mendez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medeiros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570464" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215698" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949976v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949440v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-T. Ma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949678v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apec.2018.8341240" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729944v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berriaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2810309" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Barbosa de Camargo Salles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191118" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773602v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Castro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7975038" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773605v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S.C. Barreto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Oliveira" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756401v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coty" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gottkehaskamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418438" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Tong Ma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773606v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.N. Dias" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113028" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756403v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2015.7165515" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773607v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065214v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joulain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Casillas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773612v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Terao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6587020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773618v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397316" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773614v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsaki Hiroyuki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773613v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477300" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773619v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210294v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191832v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653913v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hebert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05240388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Alazraque Cherni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gisbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04535083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163837v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Medeiros" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baazizi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahmad Mussa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543739v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543729v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074305v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543748v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrell" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Reiser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543764v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139747v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lqueval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3934-4372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alves de Lima Henn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laurina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3626952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiuchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsushita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3360931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baazizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2024.3365427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Coelho-Medeiros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Egrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3168255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Hoang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Quang Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3181996" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiling Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950614" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxing Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtong Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2982879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/N972019-00012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoying Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichen Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904650" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf468" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094727" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez-Chavez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Polasek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2891229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Qian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Luo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Salles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cardoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11061567" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Normandia Lourenco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Machado Monaro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tste.2018.2825104" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M.R. Zermeno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aac55d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo Joca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Colado Barreto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demercil de Souza Oliveira J&#250;nior" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dzonlaga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18618/rep.2018.4.0007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyong Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa987b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Gottkehaskamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2718493" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/024007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sotelo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kharmiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sass" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2528989" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2358854" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2477377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ohsaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2251252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A Mussa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05100940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Haas Bezerra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0206" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ceolin de Brito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0127" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095731v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0233" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850005v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290237v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209796v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laruina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferandelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191814v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176129v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reymond-Laruina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264310" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beljio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Ghabeli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ainslie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570599" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Mendez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medeiros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570464" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215698" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949691v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q Ye" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949440v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949976v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-T. Ma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949678v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apec.2018.8341240" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729944v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berriaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2810309" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756405v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Barbosa de Camargo Salles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191118" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Castro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7975038" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773605v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S.C. Barreto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Oliveira" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756401v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coty" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gottkehaskamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418438" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Tong Ma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773606v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.N. Dias" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113028" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756403v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2015.7165515" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773608v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065214v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joulain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Casillas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773612v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Terao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6587020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773618v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397316" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773614v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsaki Hiroyuki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773613v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477300" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773619v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210294v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191832v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653913v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hebert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05240388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Alazraque Cherni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gisbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04535083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163837v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Medeiros" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baazizi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahmad Mussa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543729v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543739v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543764v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrell" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Reiser" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543748v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074305v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139747v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>