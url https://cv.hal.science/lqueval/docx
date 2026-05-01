--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Queval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lqueval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3934-4372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM with Non-Triangular Discontinuous Carriers for Modular Multilevel Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alves de Lima Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3626952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (5), 4802006, 6 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2025.3538520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Station for High Temperature Superconducting Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsushita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3360931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Three-Phase Diode Rectifier Operating at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2024.3365427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail − World-first HTS cable to be installed on a railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), 4802207, 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3356450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic pumping tests: A novel supervision method for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e39718. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Resistance and Leakage Inductance Estimation for Planar Transformers With Parallel-Connected Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.728-738. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3203515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of HTS Coils in a Lab-Scale Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3168255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized Cost of Energy Comparison Between Permanent Magnet and Superconducting Wind Generators for Various Nominal Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Quang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (7), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3181996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Soenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Current Sheet Model of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2950614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.114080. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Linear Superconducting Magnetic Bearings using Isotropic and Anisotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxing Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.4901205. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2978036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Strong-Coupled Electromagnetic-Thermal Model for HTS Bulk and Its Uses to Study the Dynamic Characteristics of a Linear HTS Maglev Bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.3602814. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2982879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration characteristics research on HTS magnetic levitation system based on a strong-coupled multi-physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Science Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (31), pp.3255-3266. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1360/N972019-00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Levitation Properties of HTS Bulk in High Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.3602805. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic coupling enhancement using a flux transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.075001. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition frequency of transport ac losses in high temperature superconducting coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (6), pp.3901. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5094727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model of Three-Phase (RE)BCO Resistive Superconducting Fault Current Limiters for Transient Analysis of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.5601811. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2891229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the marginal willingness to pay for improved domestic water and irrigation in partially electrified Rwandan villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale T. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504509.2019.1626780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Transport AC Losses of Coated Superconductors Up To Tens of Kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.8201705. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Reactive Power Support Capability and Associated Technical Costs of Photovoltaic Farms’ Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.1567. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11061567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Cost of Operating a Photovoltaic Installation as a STATCOM at Nighttime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tste.2018.2825104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting magnetic bearings simulation using an H -formulation finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M.R. Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (8), pp.084001. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aac55d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTUDO E VALIDAÇÃO EXPERIMENTAL DE UM CONVERSOR MULTINÍVEL MODULAR ENTRELAÇADO CA-CC MONOFÁSICO PARA APLICAÇÕES DE TRANSFORMADORES DE ESTADO SÓLIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Silva Colado Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demercil de Souza Oliveira Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eletrônica de Potência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18618/rep.2018.4.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and simulation of superconducting magnetic levitation with REBCO coated conductor stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa987b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2718493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for ac loss calculation in large-scale applications of HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Superconducting Linear Magnetic Bearing of a Maglev Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2528989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear abc-Model for Electrical Machines Using N-D Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.316 - 322. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2358854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Field Calculation of Modulated Double Helical Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2477377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses of a Grid-Connected Superconducting Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5201905 - 5201905. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2251252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un convertisseur MMC pour la génération électrique d'un réseau de bord aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC and GaN boost convert with or not cryogenic coil comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir A Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation, Caractérisation et Modélisation d'une Bobine Supraconductrice à Haute Température Critique de type Double Racetrack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric grid needs and resources scarcity: an asset for Superconducting Power Cable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - État actuel du premier système commercial de câbles supraconducteurs pour le réseau ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 615494, SO5-A : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Superconducting DC Railway Traction Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective PSO for the Sizing of a 12-Pulse Diode Rectifier: A Comparative Analysis at Room and Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un émulateur photovoltaïque open-source à l'aide de la suite technologique OwnTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ceolin de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des variations des caractéristiques I-V des diodes de puissance à températures cryogéniques : Influence du boîtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Monitoring Strategies for Photovoltaic Water Pumping Systems in Low-Income Remote Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Humanitarian Technology Conference (IHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bari, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IHTC61819.2024.10855120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for pre-sizing an MMC by optimization for an aeronautical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. pp. 1-6, id. 967, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques pour le futur réseau MVDC français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Nadjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Superconducting Half-Wave Rectifier: Principle and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Traction Substation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity for Railway Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIC, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu d'un système photovoltaïque de pompage pour l'accès à l'eau potable au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation technico-économique de l'adoption des câbles supraconducteurs entre la sous-station de traction et la caténaire dans le transport ferroviaire une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs en Génie électrique (JCGE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données publique des caractéristiques des diodes de puissance à température cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test results of the SuperRail HTS cable system for the French railway electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 112, id. 5PoM08-06 · GF-L2-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the paramaters of a LVAC cable for a LVDC grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and future prospects of the SuperRail project in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2023 - 36th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Wellington, New Zealand. id. AP-6-1-INV, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of low voltage distribution grid resilience constraints on AC/DC converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Premier câble supraconducteur au monde à être installé sur un réseau ferré à usage commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-2, id. 452411, Session Poster 3 : 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gG and aR fuse DC arcing model for converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Power Electronics and Applications (EPE ’23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPE Association; IEEE Power Electronics Society (PELS), Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the parallel connection of several diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de pompage photovoltaïque : un outil de surveillance des systèmes photovoltaïques de pompage d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'alimentation d'un dispositif supraconducteur à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - World-first HTS cable to be installed on a commercial railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 155, id. 2-LO-SP1-01I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type flux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type ﬂux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the AC/DC converters resilience to DC grids fault by electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Numerical Model: The High-Tc Superconducting Dynamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high-temperature superconducting pancake coils using the axisymmetric partial element equivalent circuit method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-MMC: a Modular Multilevel Converter with Superconducting Arm Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. pp.P.1-P.8, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the non-uniform Jc distribution along the c-axis of seeded melt growth (RE)BCO bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kitanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Empowerment Online Conference (WEOnline2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between Different Models of the Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire A de La Fresnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling for the dynamic characteristics of HTS magnetic levitation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-Q Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un convertisseur modulaire multiniveau monophasé aux bras couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent transport AC losses of coated superconductors up to tens of kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Applied Superconductivity Conference (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of stack-type superconducting magnetic bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of a modular multilevel converter with coupled arm inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apec.2018.8341240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of levitation properties of HTS bulk in high magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018 (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icrera.2018.8566828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 20 MW Fully Superconducting Wind Turbine Generator to Minimize the Levelized Cost of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2810309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical cost of PV-STATCOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Barbosa de Camargo Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of (Re)BCO resistive superconducting fault current limiter with application to an AC electric power circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the rotor blade technology on the levelized cost of energy of an offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Optimization of Electrical and Electronic Equipment (OPTIM) &amp; 2017 Intl Aegean Conference on Electrical Machines and Power Electronics (ACEMP 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2017.7975038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 153677 - O3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC-DC interleaved modular multilevel converter with medium-frequency isolation transformer for DC micro-grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S.C. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids, Grenoble (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palermo, Italy. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field transfer of superconductor-ferromagnet heterostructures up to 10 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Tong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Superconductivity Conference (ASC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the superconducting linear magnetic bearing of a maglev vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H.N. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic motors review, comparison and switched reluctance motor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic switched reluctance motor modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2015.7165515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model for calculating hysteretic losses in superconducting stacks and coils for large scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Applied Superconductivity Conference (ASC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abc-Modeling of Permanent Magnet Machines using N-D Lookup Tables: a Finite Element Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of HTS coated conductors are now ready for realistic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coated Conductors for Applications 2014 (CCA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the power curve of a small-scale wind turbine: a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E. Casillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International e-Conference on Energies (ece1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characteristic analysis of 10 MW class superconducting wind turbine generators with different types of stator and rotor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, France. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6587020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses of a grid-connected superconducting wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Applied Superconductivity Conference (ASC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid integration of offshore superconducting wind turbine generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EPE-ECCE Europe Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novi Sad, France. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2012.6397316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the implementation of the phase-domain model for rotating electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohsaki Hiroyuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Electrical Machines and Systems (ICEMS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-to-back converter design and control for synchronous generator-based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled FE phase-domain model for superconducting synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Magnet Technology (MT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of Power Diodes at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom international congress energy at the crossroads : Accelerating innovation in the age of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a cryogenic power supply for superconducting DC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-28 International Conference on Magnet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la résilience aux défauts entre pôles lors du dimensionnement d'un convertisseur pour un réseau LVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical nonlinear model of slotless electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab Expo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Pumping Systems for Domestic Sustainable Water Access in Off-Grid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Alazraque Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Part F2476, 2024, Green Energy and Technology, 18653529. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50791-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EolSupra20, current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548728v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Unit Commitment Problem with Optimal Zone Configuration: a Case Study in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gisbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec, Université Paris-Saclay; EDF R&amp;D. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the techno-economic assessment of technological innovations in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04535083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cryogenic and Superconducting Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. IEEE PELS PhD School, Fortaleza, Brazil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS Busbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting wind turbine generators - Current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electricity production of a PV installation using PVGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. CentraleSupélec, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting power cables: today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Queval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lqueval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3934-4372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM with Non-Triangular Discontinuous Carriers for Modular Multilevel Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alves de Lima Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3626952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (5), 4802006, 6 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2025.3538520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Station for High Temperature Superconducting Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsushita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3360931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Three-Phase Diode Rectifier Operating at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2024.3365427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail − World-first HTS cable to be installed on a railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), 4802207, 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2024.3356450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic pumping tests: A novel supervision method for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e39718. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Resistance and Leakage Inductance Estimation for Planar Transformers With Parallel-Connected Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sylvio Ngoua Teu Magambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.728-738. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3203515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of HTS Coils in a Lab-Scale Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3168255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized Cost of Energy Comparison Between Permanent Magnet and Superconducting Wind Generators for Various Nominal Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Quang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (7), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3181996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Soenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Current Sheet Model of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2950614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.114080. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Linear Superconducting Magnetic Bearings using Isotropic and Anisotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxing Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.4901205. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2978036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Strong-Coupled Electromagnetic-Thermal Model for HTS Bulk and Its Uses to Study the Dynamic Characteristics of a Linear HTS Maglev Bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.3602814. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.2982879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition frequency of transport ac losses in high temperature superconducting coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (6), pp.3901. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5094727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration characteristics research on HTS magnetic levitation system based on a strong-coupled multi-physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Science Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (31), pp.3255-3266. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1360/N972019-00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Levitation Properties of HTS Bulk in High Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.3602805. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic coupling enhancement using a flux transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.075001. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model of Three-Phase (RE)BCO Resistive Superconducting Fault Current Limiters for Transient Analysis of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.5601811. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2891229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the marginal willingness to pay for improved domestic water and irrigation in partially electrified Rwandan villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale T. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504509.2019.1626780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Transport AC Losses of Coated Superconductors Up To Tens of Kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.8201705. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2904204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting magnetic bearings simulation using an H -formulation finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M.R. Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (8), pp.084001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aac55d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Reactive Power Support Capability and Associated Technical Costs of Photovoltaic Farms’ Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.1567. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11061567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Cost of Operating a Photovoltaic Installation as a STATCOM at Nighttime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tste.2018.2825104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTUDO E VALIDAÇÃO EXPERIMENTAL DE UM CONVERSOR MULTINÍVEL MODULAR ENTRELAÇADO CA-CC MONOFÁSICO PARA APLICAÇÕES DE TRANSFORMADORES DE ESTADO SÓLIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Silva Colado Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demercil de Souza Oliveira Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eletrônica de Potência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18618/rep.2018.4.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and simulation of superconducting magnetic levitation with REBCO coated conductor stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa987b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2718493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for ac loss calculation in large-scale applications of HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/024007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Superconducting Linear Magnetic Bearing of a Maglev Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2528989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear abc-Model for Electrical Machines Using N-D Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.316 - 322. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2358854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Field Calculation of Modulated Double Helical Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Gottkehaskamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2477377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Losses of a Grid-Connected Superconducting Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5201905 - 5201905. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2251252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic assessment of a superconducting DC traction substation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Superconductivity and Magnetism (ICSM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Ölündeniz-Fethiye, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC and GaN boost convert with or not cryogenic coil comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir A Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un convertisseur MMC pour la génération électrique d'un réseau de bord aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation, Caractérisation et Modélisation d'une Bobine Supraconductrice à Haute Température Critique de type Double Racetrack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric grid needs and resources scarcity: an asset for Superconducting Power Cable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - État actuel du premier système commercial de câbles supraconducteurs pour le réseau ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 615494, SO5-A : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Superconducting DC Railway Traction Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective PSO for the Sizing of a 12-Pulse Diode Rectifier: A Comparative Analysis at Room and Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un émulateur photovoltaïque open-source à l'aide de la suite technologique OwnTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ceolin de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des variations des caractéristiques I-V des diodes de puissance à températures cryogéniques : Influence du boîtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Monitoring Strategies for Photovoltaic Water Pumping Systems in Low-Income Remote Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Humanitarian Technology Conference (IHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bari, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IHTC61819.2024.10855120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for pre-sizing an MMC by optimization for an aeronautical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pniak Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. pp. 1-6, id. 967, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques pour le futur réseau MVDC français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Nadjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Superconducting Half-Wave Rectifier: Principle and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyong Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Traction Substation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity for Railway Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIC, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu d'un système photovoltaïque de pompage pour l'accès à l'eau potable au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation technico-économique de l'adoption des câbles supraconducteurs entre la sous-station de traction et la caténaire dans le transport ferroviaire une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs en Génie électrique (JCGE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Allweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données publique des caractéristiques des diodes de puissance à température cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Haas Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test results of the SuperRail HTS cable system for the French railway electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 112, id. 5PoM08-06 · GF-L2-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the paramaters of a LVAC cable for a LVDC grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and future prospects of the SuperRail project in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2023 - 36th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Wellington, New Zealand. id. AP-6-1-INV, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of low voltage distribution grid resilience constraints on AC/DC converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - Premier câble supraconducteur au monde à être installé sur un réseau ferré à usage commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-2, id. 452411, Session Poster 3 : 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gG and aR fuse DC arcing model for converter sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Power Electronics and Applications (EPE ’23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPE Association; IEEE Power Electronics Society (PELS), Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the parallel connection of several diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de pompage photovoltaïque : un outil de surveillance des systèmes photovoltaïques de pompage d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'alimentation d'un dispositif supraconducteur à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperRail - World-first HTS cable to be installed on a commercial railway network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maxime Saugrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 155, id. 2-LO-SP1-01I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type flux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HTS dynamo-type ﬂux pumps: open-circuit mode and charge of an HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Ghabeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the AC/DC converters resilience to DC grids fault by electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Numerical Model: The High-Tc Superconducting Dynamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ainslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high-temperature superconducting pancake coils using the axisymmetric partial element equivalent circuit method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-MMC: a Modular Multilevel Converter with Superconducting Arm Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. pp.P.1-P.8, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the non-uniform Jc distribution along the c-axis of seeded melt growth (RE)BCO bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kitanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Empowerment Online Conference (WEOnline2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between Different Models of the Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Coelho-Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire A de La Fresnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling for the dynamic characteristics of HTS magnetic levitation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-Q Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'un convertisseur modulaire multiniveau monophasé aux bras couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent transport AC losses of coated superconductors up to tens of kilohertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangyu Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Applied Superconductivity Conference (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient analysis of a modular multilevel converter with coupled arm inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo Joca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apec.2018.8341240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of levitation properties of HTS bulk in high magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoying Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruichen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018 (ASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of stack-type superconducting magnetic bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icrera.2018.8566828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 20 MW Fully Superconducting Wind Turbine Generator to Minimize the Levelized Cost of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2810309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and integral methods for simulating HTS materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FCT NOVA / UNINOVA, Jun 2018, Caparica, Portugal. p. 11, id. O3.1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical cost of PV-STATCOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Normandia Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Barbosa de Camargo Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Machado Monaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of (Re)BCO resistive superconducting fault current limiter with application to an AC electric power circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Polasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the rotor blade technology on the levelized cost of energy of an offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Optimization of Electrical and Electronic Equipment (OPTIM) &amp; 2017 Intl Aegean Conference on Electrical Machines and Power Electronics (ACEMP 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2017.7975038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 153677 - O3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC-DC interleaved modular multilevel converter with medium-frequency isolation transformer for DC micro-grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Rabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Dzonlaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S.C. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids, Grenoble (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switched Reluctance Motor Drive using Photovoltaic Transistors: Principle, Prototype, Experimental and Numerical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palermo, Italy. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field transfer of superconductor-ferromagnet heterostructures up to 10 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Tong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Superconductivity Conference (ASC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the superconducting linear magnetic bearing of a maglev vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kharmiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H.N. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic motors review, comparison and switched reluctance motor prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic switched reluctance motor modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gottkehaskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2015.7165515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model for calculating hysteretic losses in superconducting stacks and coils for large scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Applied Superconductivity Conference (ASC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of HTS coated conductors are now ready for realistic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coated Conductors for Applications 2014 (CCA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abc-Modeling of Permanent Magnet Machines using N-D Lookup Tables: a Finite Element Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the power curve of a small-scale wind turbine: a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E. Casillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International e-Conference on Energies (ece1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characteristic analysis of 10 MW class superconducting wind turbine generators with different types of stator and rotor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, France. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6587020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses of a grid-connected superconducting wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Applied Superconductivity Conference (ASC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid integration of offshore superconducting wind turbine generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EPE-ECCE Europe Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novi Sad, France. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2012.6397316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the implementation of the phase-domain model for rotating electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohsaki Hiroyuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Electrical Machines and Systems (ICEMS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-to-back converter design and control for synchronous generator-based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled FE phase-domain model for superconducting synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ohsaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Magnet Technology (MT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of Power Diodes at Cryogenic Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom international congress energy at the crossroads : Accelerating innovation in the age of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a cryogenic power supply for superconducting DC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Beljio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-28 International Conference on Magnet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-en-Provence (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la résilience aux défauts entre pôles lors du dimensionnement d'un convertisseur pour un réseau LVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Reymond-Laruina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical nonlinear model of slotless electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiling Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab Expo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Pumping Systems for Domestic Sustainable Water Access in Off-Grid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Alazraque Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Part F2476, 2024, Green Energy and Technology, 18653529. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50791-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EolSupra20, current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548728v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Unit Commitment Problem with Optimal Zone Configuration: a Case Study in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gisbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec, Université Paris-Saclay; EDF R&amp;D. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the techno-economic assessment of technological innovations in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04535083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cryogenic and Superconducting Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ahmad Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. IEEE PELS PhD School, Fortaleza, Brazil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS cable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 3rd Training School of the Hi-SCALE COST Action 19108, Belgrade, Serbia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-on Techno Economic Assessment: HTS Busbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Techno-Economic Assessments of HTS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 2nd Training School of the Hi-SCALE COST Action 19108, Fethiye, Turkey. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting wind turbine generators - Current status & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electricity production of a PV installation using PVGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. CentraleSupélec, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting power cables: today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. European Summer School on Superconductivity (ESAS'2023 School), Col de Porte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE1D13F"/>
+    <w:nsid w:val="5C3BD677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lqueval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3934-4372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alves de Lima Henn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laurina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3626952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiuchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsushita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3360931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baazizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2024.3365427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Coelho-Medeiros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Egrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3168255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Hoang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Quang Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3181996" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiling Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950614" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxing Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtong Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2982879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/N972019-00012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoying Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichen Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904650" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf468" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094727" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez-Chavez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Polasek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2891229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Qian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Luo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Salles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cardoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11061567" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Normandia Lourenco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Machado Monaro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tste.2018.2825104" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M.R. Zermeno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aac55d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo Joca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Colado Barreto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demercil de Souza Oliveira J&#250;nior" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dzonlaga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18618/rep.2018.4.0007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyong Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa987b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Gottkehaskamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2718493" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/024007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sotelo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kharmiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sass" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2528989" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2358854" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2477377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ohsaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2251252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A Mussa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05100940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Haas Bezerra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0206" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ceolin de Brito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0127" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095731v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0233" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850005v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290237v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209796v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laruina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferandelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191814v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176129v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reymond-Laruina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264310" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beljio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Ghabeli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ainslie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570599" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Mendez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medeiros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570464" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215698" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949691v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q Ye" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949440v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949976v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-T. Ma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949678v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apec.2018.8341240" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729944v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berriaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2810309" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756405v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Barbosa de Camargo Salles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191118" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Castro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7975038" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773605v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S.C. Barreto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Oliveira" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756401v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coty" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gottkehaskamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418438" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Tong Ma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773606v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.N. Dias" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113028" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756403v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2015.7165515" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773608v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065214v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joulain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Casillas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773612v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Terao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6587020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773618v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397316" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773614v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsaki Hiroyuki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773613v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477300" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773619v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210294v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191832v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653913v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hebert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05240388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Alazraque Cherni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gisbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04535083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163837v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Medeiros" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baazizi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahmad Mussa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543729v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543739v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543764v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrell" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Reiser" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543748v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074305v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139747v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lqueval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3934-4372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alves de Lima Henn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laurina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3626952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsushita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3360931" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baazizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2024.3365427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Coelho-Medeiros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Egrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3168255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Hoang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Quang Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3181996" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiling Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950614" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxing Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtong Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2982879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094727" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/N972019-00012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoying Yan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichen Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904650" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf468" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez-Chavez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Polasek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2891229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangyu Qian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Luo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M.R. Zermeno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aac55d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Louren&#231;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Salles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cardoso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11061567" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Normandia Lourenco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Machado Monaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tste.2018.2825104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo Joca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Colado Barreto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demercil de Souza Oliveira J&#250;nior" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dzonlaga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18618/rep.2018.4.0007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyong Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa987b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Gottkehaskamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2718493" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/024007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sotelo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kharmiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sass" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2528989" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2358854" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2477377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ohsaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2251252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A Mussa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495782v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064671v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061159v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05100940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Haas Bezerra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0206" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ceolin de Brito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0127" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0233" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850005v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209796v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reymond-Laruina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferandelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176129v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reymond-Laruina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264310" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beljio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164273v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208899v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295739v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Ghabeli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ainslie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306712v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174624v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570599" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Mendez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medeiros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474008v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570464" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295741v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215698" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949440v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rabelo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949976v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949678v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apec.2018.8341240" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949793v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-T. Ma" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berriaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2810309" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Barbosa de Camargo Salles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191118" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773602v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Castro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773603v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7975038" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773605v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S.C. Barreto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Oliveira" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756401v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coty" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gottkehaskamp" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418438" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381985v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Tong Ma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.N. Dias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756404v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113028" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756403v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2015.7165515" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065214v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773610v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joulain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Casillas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773612v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Terao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6587020" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773618v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397316" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773614v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsaki Hiroyuki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773613v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477300" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773619v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055798v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210294v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464672v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653913v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hebert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05240388v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Alazraque Cherni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50791-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306899v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090195v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gisbert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04535083v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Medeiros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baazizi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahmad Mussa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupont" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543729v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musso" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543739v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543764v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrell" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Reiser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543748v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074305v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139747v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>